--- v4 (2026-03-31)
+++ v5 (2026-06-07)
@@ -1,115 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sundaramamc-my.sharepoint.com/personal/vivek_sundarammutual_com/Documents/Desktop/March 0209/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sundaramamc-my.sharepoint.com/personal/vivek_sundarammutual_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="262" documentId="8_{AF6D2382-C64E-442D-BDD3-122D71D7AB7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{87664839-5F94-4F76-A11B-8BA4A1263585}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{D5F66F2C-18C5-457E-B7D9-0B72263B3CD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{E804CC67-AE8C-4220-BF5D-835638619ACB}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$K$50</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$K$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="243">
   <si>
     <t>Scheme Name</t>
   </si>
   <si>
     <t>Investment Objective</t>
   </si>
   <si>
     <t>Inception Date</t>
   </si>
   <si>
     <t xml:space="preserve">Additional Benchmark </t>
   </si>
   <si>
     <t>Nifty 50</t>
   </si>
   <si>
     <t xml:space="preserve">S&amp;P BSE 500 </t>
   </si>
   <si>
     <t>Sundaram Infrastructure Advantage Fund</t>
   </si>
   <si>
-    <t>S&amp;P BSE 500</t>
-[...1 lines deleted...]
-  <si>
     <t>Sundaram Long Term Tax Advantage Fund Series</t>
-  </si>
-[...1 lines deleted...]
-    <t>Series II</t>
   </si>
   <si>
     <t>Series III</t>
   </si>
   <si>
     <t>Series IV</t>
   </si>
   <si>
     <t xml:space="preserve">S&amp;P BSE 500 
 </t>
   </si>
   <si>
     <t>Sundaram Long Term Micro Cap Tax Advantage Fund Series III</t>
   </si>
   <si>
     <t>Nifty Small Cap 100 Index</t>
   </si>
   <si>
     <t>Sundaram Long Term Micro Cap Tax Advantage Fund Series IV</t>
   </si>
   <si>
     <t>Sundaram Long Term Micro Cap Tax Advantage Fund Series V</t>
   </si>
   <si>
     <t>Sundaram Long Term Micro Cap Tax Advantage Fund Series VI</t>
@@ -195,106 +189,97 @@
   <si>
     <t>Performance</t>
   </si>
   <si>
     <t>Riskometer</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Portfolio (Click on the link below)</t>
   </si>
   <si>
     <t>Nifty 50 TRI</t>
   </si>
   <si>
     <t>The objective of the scheme is to achieve capital appreciation by investing predominantly in diversified stocks that are generally termed as mid-cap stocks.</t>
   </si>
   <si>
     <t>Nifty Financial Services TRI</t>
   </si>
   <si>
     <t xml:space="preserve">the investment objective of the scheme is to generate capital appreciation over a period of ten years by predominantly investing in equity and equityrelated instruments of companies that can be termed as micro-cap and from income tax benefit available. For the purpose investment by the scheme ‘micro cap’ stock is defined as one whose market cap is equal to or lower than the 301stStock by market cap (after sorting the securities in the descending order of market capitalization) on the National Stock exchange of India limited, mumbai, at the time of investment. however, there is no guarantee or assurance that the investment objective of the scheme will be achieved. </t>
   </si>
   <si>
-    <t>The investment objective of the scheme is to generate capital appreciation over a period of ten years by investing predominantly in equity and equityrelated instruments of companies along with income tax benefit. However, there is no guarantee or assurance that the investment objective of the scheme will be achieved.</t>
-[...1 lines deleted...]
-  <si>
     <t>The investment objective of the scheme is to generate capital appreciation over a period of ten years by investing predominantly in equity and equity-related instruments of companies along with income tax benefit. however, there is no guarantee or assurance that the investment objective of the scheme will be achieved.</t>
   </si>
   <si>
     <t>the investment objective of the scheme is to generate capital appreciation over a period of ten years by predominantly investing in equity and equityrelated instruments of companies that can be termed as micro-cap and from income tax benefit available. For the purpose investment by the scheme ‘micro cap’ stock is defined as one whose market cap is equal to or lower than the 301stStock by market cap (after sorting the securities in the descending order of market capitalization) on the National Stock exchange of India limited, mumbai, at the time of investment. however, there is no guarantee or assurance that the investment objective of the scheme will be achieved.</t>
   </si>
   <si>
     <t>Mar'1996</t>
   </si>
   <si>
     <t>Nifty 500 TRI</t>
-  </si>
-[...1 lines deleted...]
-    <t>NSE 50 TRI</t>
   </si>
   <si>
     <t>Sundaram Large Cap</t>
   </si>
   <si>
     <t>Nifty 100 TRI</t>
   </si>
   <si>
     <t>Sundaram Mid Cap Fund</t>
   </si>
   <si>
     <t>Jul'2002</t>
   </si>
   <si>
     <t>Nifty Mid Cap 150 TRI</t>
   </si>
   <si>
     <t>Sundaram Small Cap</t>
   </si>
   <si>
     <t>Nifty Small Cap 250 TRI</t>
   </si>
   <si>
     <t>Sundaram Large &amp; Mid Cap fund</t>
   </si>
   <si>
     <t>Feb'2005</t>
   </si>
   <si>
     <t>Nifty Large Mid Cap 250 TRI</t>
   </si>
   <si>
     <t>Feb'2007</t>
   </si>
   <si>
     <t xml:space="preserve">Sundaram Multi Cap Fund
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Oct'2007</t>
   </si>
   <si>
     <t>Nifty 500 Multi Cap 50:25:25</t>
   </si>
   <si>
     <t>Sundaram Focused Fund</t>
   </si>
   <si>
     <t>Nov'2005</t>
   </si>
   <si>
     <t>Sundaram Dividend Yield Fund</t>
   </si>
   <si>
     <t>Oct'2004</t>
   </si>
   <si>
     <t>May'2006</t>
   </si>
   <si>
     <t>Nifty India Consumption TRI</t>
   </si>
   <si>
     <t>Sundaram Services Fund</t>
   </si>
@@ -425,71 +410,50 @@
   <si>
     <t>Benchmark (TIER I)</t>
   </si>
   <si>
     <t>Benchmark (TIER II)</t>
   </si>
   <si>
     <t>Nifty Mid Cap 100 TRI</t>
   </si>
   <si>
     <t>Nifty Small Cap 100 TRI</t>
   </si>
   <si>
     <t>Nifty Dividend Opportunities 50 TRI</t>
   </si>
   <si>
     <t>Nifty 500 Multi Cap 50:25:25 TRI</t>
   </si>
   <si>
     <t>Nifty 100 Equal Weighted Index TRI</t>
   </si>
   <si>
     <t>NIFTY 50 Hyb. Comp. Debt 50:50</t>
   </si>
   <si>
-    <t>NIFTY Liquid Index</t>
-[...19 lines deleted...]
-  <si>
     <t>Benchmark  (TIER II)</t>
   </si>
   <si>
     <t>The investment objective of the scheme is to generate long term capital appreciation by investing in a portfolio of
 companies that are likely to benefit directly from
 consumption led demand in India.</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Sundaram Flexi Cap Fund</t>
   </si>
   <si>
     <t>Sep' 2022</t>
   </si>
   <si>
     <t>To generate capital appreciation by dynamically investing in
 a mix of equity and equity related instruments across market
 capitalization (i.e., large, mid and small cap stocks).</t>
   </si>
   <si>
     <t>Sundaram ELSS Tax Saver Fund</t>
   </si>
   <si>
@@ -507,360 +471,374 @@
   <si>
     <t>Ultra Short Duration Debt Index A-I</t>
   </si>
   <si>
     <t>Nifty Low Duration Debt Index A-I</t>
   </si>
   <si>
     <t>Nifty Money Market Index A-I</t>
   </si>
   <si>
     <t>Nifty Short Duration Debt Index A-II</t>
   </si>
   <si>
     <t>Nifty Medium Duration Debt Index A-III</t>
   </si>
   <si>
     <t>Nifty Corporate Bond Index A-II</t>
   </si>
   <si>
     <t>Nifty Banking &amp; PSU Debt Index A-II</t>
   </si>
   <si>
     <t>Sundaram Business Cycle Fund</t>
   </si>
   <si>
-    <t>Jun'2004</t>
-[...1 lines deleted...]
-  <si>
     <t>NIFTY 500 TRI</t>
   </si>
   <si>
     <t>Sundaram Multi Asset Allocation Fund</t>
   </si>
   <si>
     <t>Jun'2024</t>
   </si>
   <si>
     <t>NIFTY 500 TRI (65%) + NIFTY Short Duration
 Debt Index (10%) + Domestic Prices of Gold
 (25%)</t>
   </si>
   <si>
     <t>An Open Ended Scheme investing in Equity, Debt &amp; Money Market Instruments and Gold ETFs</t>
   </si>
   <si>
     <t>An open ended equity scheme following business cycles based investing theme</t>
   </si>
   <si>
     <t>Sundaram Multi Factor Fund</t>
   </si>
   <si>
     <t>To provide long-term capital growth by following a multi-factor-based investment strategy</t>
   </si>
   <si>
     <t>BSE 200 TRI</t>
   </si>
   <si>
     <t>Sundaram Value Fund</t>
   </si>
   <si>
     <t>Nov'1999</t>
   </si>
   <si>
     <t>An open-ended equity scheme that follows value investment strategy</t>
   </si>
   <si>
-    <t>Regular: 2.08 and Direct: 0.76</t>
-[...4 lines deleted...]
-  <si>
     <t>Sundaram Global Brand Theme - Equity Active FoF</t>
-  </si>
-[...46 lines deleted...]
-    <t>Regular: 1.00 and Direct: 0.28</t>
   </si>
   <si>
     <t>Sundaram Income Plus Arbitrage Fund</t>
   </si>
   <si>
     <t>An open-ended fund of funds investing in units of debt oriented mutual fund schemes and arbitrage mutual fund schemes</t>
   </si>
   <si>
     <t>Jan'2026</t>
   </si>
   <si>
     <t>60% Nifty Short Duration Debt Index
 A-II + 40% Nifty 50 Arbitrage TRI</t>
   </si>
   <si>
-    <t>13 Cr</t>
-[...4 lines deleted...]
-  <si>
     <t>29 Cr</t>
   </si>
   <si>
     <t>Regular: 1.42 and Direct: 1.18</t>
   </si>
   <si>
-    <t>Regular: 0.35 and Direct: 0.14</t>
-[...115 lines deleted...]
-  <si>
     <t>Performance Not Availble as the Fund has not completed One year please</t>
   </si>
   <si>
-    <t>1,392 Cr</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">34 Cr </t>
+    <t>19 Cr</t>
+  </si>
+  <si>
+    <t>63 Cr</t>
+  </si>
+  <si>
+    <t>30 Cr</t>
+  </si>
+  <si>
+    <t>26 Cr</t>
+  </si>
+  <si>
+    <t>31 Cr</t>
+  </si>
+  <si>
+    <t>19 Cr.</t>
+  </si>
+  <si>
+    <t>Closing AUM as on April 30,2026             (in Crs)</t>
+  </si>
+  <si>
+    <t>SUNDARAM ASSET MANAGEMENT COMPANY  DASHBOARD  - APRIL 2026</t>
+  </si>
+  <si>
+    <t>Past performance may or may not be sustained in future. Return/investment value are as of  April 30,2026 . Returns are on a compounded annual basis for period more than one year and absolute for one-year period and computed using NAV of Regular Plan-Growth Option. Value of 10,000 invested at inception is as on April 30,2026</t>
+  </si>
+  <si>
+    <t>1,296 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.16 and Direct:1.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3,063 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.94 and Direct:0.71</t>
+  </si>
+  <si>
+    <t>13,378 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.70 and Direct: 0.88</t>
+  </si>
+  <si>
+    <t>3,563 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.91 and Direct: 0.85</t>
+  </si>
+  <si>
+    <t>6,575 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.82 and  Direct:
+0.78</t>
+  </si>
+  <si>
+    <t>2,807 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular: 1.96 and Direct: 0.93 </t>
+  </si>
+  <si>
+    <t>2,004 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.03 and Direct:0.71</t>
+  </si>
+  <si>
+    <t>1,020 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.24 and Direct:1.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 856 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.29 andDirect:1.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 948 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.21 andDirect:0.67</t>
+  </si>
+  <si>
+    <t>1,428 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.14 andDirect:1.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4,624 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.85 andDirect:0.74</t>
+  </si>
+  <si>
+    <t>990 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.26 andDirect:1.70</t>
+  </si>
+  <si>
+    <t>1,613 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.08 andDirect:0.79</t>
+  </si>
+  <si>
+    <t>1,576 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.06 andDirect:
+0.61</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 162 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.29andDirect:
+1.37</t>
+  </si>
+  <si>
+    <t>138 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.06 andDirect:0.58</t>
+  </si>
+  <si>
+    <t>8,484 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular: 1.73 and Direct: 0.71 </t>
+  </si>
+  <si>
+    <t>1,079 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular: 2.20 and Direct: 0.75 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1,658 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular: 2.08 and Direct: 0.66 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 3,277 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.82 and Direct: 0.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 442 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.00 and Direct: 0.25</t>
+  </si>
+  <si>
+    <t>1,323 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.17andDirect:1.64</t>
   </si>
   <si>
     <t>Regular:1.43 and Direct: 1.25</t>
   </si>
   <si>
-    <t>Regular: 1.44 and Direct: 1.33</t>
+    <t>Regular: 1.44 and Direct: 1.33,</t>
   </si>
   <si>
     <t>Regular: 1.41 and Direct: 1.19</t>
   </si>
   <si>
-    <t xml:space="preserve"> 6,221 Cr.</t>
-[...35 lines deleted...]
-    <t>157 Cr</t>
+    <t>624 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:0.16 andDirect:
+0.07</t>
+  </si>
+  <si>
+    <t>7,086 Cr</t>
+  </si>
+  <si>
+    <t>Regular: 0.35 and Direct:
+0.14.</t>
+  </si>
+  <si>
+    <t>1,817 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.37 and Direct:
+0.22</t>
+  </si>
+  <si>
+    <t>369 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.14 and Direct: 0.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1,956 Cr</t>
+  </si>
+  <si>
+    <t>Regular: 0.38 and Direct:
+0.19</t>
+  </si>
+  <si>
+    <t>188 Cr</t>
+  </si>
+  <si>
+    <t>Regular:0.80 and Direct:
+0.28</t>
+  </si>
+  <si>
+    <t>34 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.86 andDirect:
+1.17</t>
+  </si>
+  <si>
+    <t>616 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:0.55 andDirect:
+0.32</t>
+  </si>
+  <si>
+    <t>278 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:0.42andDirect:
+0.27</t>
+  </si>
+  <si>
+    <t>Regular:1.87andDirect:1.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 65 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 0.58 and Direct: 0.33</t>
+  </si>
+  <si>
+    <t>Regular:1.18andDirect:0.94</t>
+  </si>
+  <si>
+    <t>Regular:1.18andDirect:0.98</t>
+  </si>
+  <si>
+    <t>Oct'2000</t>
+  </si>
+  <si>
+    <t>Jan'2024</t>
+  </si>
+  <si>
+    <t>CRISIL 1Y Tbill</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="[$-409]dd\-mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="[$-409]d/mmm/yy;@"/>
     <numFmt numFmtId="166" formatCode="[$-1014009]#,##0;\(#,##0\)"/>
     <numFmt numFmtId="167" formatCode="[$-409]mmm/yy;@"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
@@ -931,51 +909,51 @@
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -989,101 +967,90 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1131,144 +1098,137 @@
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{C3821F21-7EBA-4E66-8F92-34AE5EA59B4F}"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{2186CCD4-35C6-4EBC-8C1D-5135BC10EC94}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1303,3428 +1263,3428 @@
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10108406" y="24133969"/>
           <a:ext cx="5238750" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-[...1758 lines deleted...]
-    <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>82550</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7004406</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1587576</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Picture 81">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89B9447C-E589-2562-FA4D-597FDFB433AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21329650" y="2908300"/>
           <a:ext cx="6921856" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>88900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>1574876</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 82">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68FECD89-9016-4E8D-A937-C59E6432787D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21297900" y="4787900"/>
           <a:ext cx="8972550" cy="1485976"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>25401</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>107950</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>8928101</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1632028</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Picture 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AE9D192-1937-D417-FD17-336F525E27B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21272501" y="6711950"/>
           <a:ext cx="8902700" cy="1524078"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>120650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6966307</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>1555824</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="Picture 84">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B0469F4-FBC7-3C73-C4E9-C09C6EFBF711}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21259800" y="8629650"/>
           <a:ext cx="6953607" cy="1435174"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>120650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6972656</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>1574875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="Picture 85">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BD053BE-F395-DE4B-A4CD-387D73E69332}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21297900" y="10534650"/>
           <a:ext cx="6921856" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6985359</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>1606627</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 86">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FEDF713-F77D-43A7-9A3E-C1837840182D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21253450" y="12433300"/>
           <a:ext cx="6979009" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>8985250</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>1638378</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Picture 87">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F5CCD2-8755-5B3D-0F80-1D9082E38C21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21259800" y="14351000"/>
           <a:ext cx="8972550" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6998058</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>1663777</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Picture 88">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A74CF595-D76D-646D-977D-531D784BB7F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21285200" y="1060450"/>
           <a:ext cx="6959958" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>139700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>8953500</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>1651078</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Picture 89">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{494F909F-79D0-6B04-DFD1-9915E32D048E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="16268700"/>
           <a:ext cx="8934450" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6991707</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>1568525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="Picture 90">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B425FC0-B003-3038-3EEE-866A74F2C458}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21285200" y="18148300"/>
           <a:ext cx="6953607" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>139700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6902804</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>1632027</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Picture 91">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DDD76AA-9D88-CE33-701F-4E93EE77BC58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="20078700"/>
           <a:ext cx="6883754" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>44451</xdr:colOff>
+      <xdr:colOff>50801</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>114300</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>8940801</xdr:colOff>
+      <xdr:rowOff>165100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>8947151</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>1625678</xdr:rowOff>
+      <xdr:rowOff>1676478</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Picture 92">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA21F2C2-E62E-99AC-E5D6-260D924092AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
-[...6 lines deleted...]
-          <a:off x="21291551" y="21958300"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21297901" y="21831300"/>
           <a:ext cx="8896350" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>203200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7023459</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>1695527</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Picture 93">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78FCDB5F-0802-6503-64E9-69D272308C1A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21291550" y="23952200"/>
           <a:ext cx="6979009" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7004408</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>1638378</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="Picture 94">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D232991-F1CD-262C-5D97-2F2C89D58E6E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21291550" y="25781000"/>
           <a:ext cx="6959958" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6985357</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>1638377</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="Picture 95">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5476C840-1EBE-20F2-3571-0E8F17547308}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21291550" y="27705050"/>
           <a:ext cx="6940907" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6991707</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>1644727</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Picture 96">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{693039D2-9C39-9A83-161F-5625C6F5D706}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21297900" y="29616400"/>
           <a:ext cx="6940907" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>158750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6991707</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>1632026</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="Picture 97">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FAAD715-6733-1576-6003-1D08B1381D98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21285200" y="31527750"/>
           <a:ext cx="6953607" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>215900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7004408</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>1663774</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Picture 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6DBF863-075C-FA0A-B2EF-7AF3A9729062}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21278850" y="33489900"/>
           <a:ext cx="6972658" cy="1447874"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>25400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7017109</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>1663775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="Picture 99">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF5A4302-673F-41E3-F215-43493EF16038}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21272500" y="35388550"/>
           <a:ext cx="6991709" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6985359</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>1632026</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Picture 100">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CC3BE3C-2B83-7A24-C9C6-5D668963546D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21253450" y="37230050"/>
           <a:ext cx="6979009" cy="1485976"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>25400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7017109</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>1886044</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 101">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A4B0E2-C534-B940-D96E-19AA1CA8FDF0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21272500" y="39046150"/>
           <a:ext cx="6991709" cy="1828894"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>101600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6998059</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>1574876</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Picture 102">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF1C884D-EB90-391D-30F6-9E418251868E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="40995600"/>
           <a:ext cx="6979009" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6979008</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1644733</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="Picture 103">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31F7CCF-11C1-FC4D-F363-7E5738DFA77A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="80498950"/>
           <a:ext cx="6959958" cy="1606633"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6998057</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>1625676</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Picture 104">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CC264D7-6D84-F668-2F5E-C4123FF5635A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21291550" y="42951400"/>
           <a:ext cx="6953607" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>63500</xdr:colOff>
-[...5 lines deleted...]
-      <xdr:colOff>6966305</xdr:colOff>
+      <xdr:colOff>31750</xdr:colOff>
       <xdr:row>29</xdr:row>
-      <xdr:rowOff>1676400</xdr:rowOff>
-[...36 lines deleted...]
-      <xdr:row>30</xdr:row>
       <xdr:rowOff>120650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7029810</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>1606626</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 106">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{460DB9F4-4088-F955-F1E7-588FD608F75F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21278850" y="50895250"/>
           <a:ext cx="6998060" cy="1485976"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>869950</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7036156</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>1765300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Picture 107">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{790E1D2C-5DEC-B83C-578D-42F9AED60FB5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21361400" y="53549550"/>
           <a:ext cx="6921856" cy="5518150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>82550</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>241300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7004406</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1708225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 108">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E979481F-B180-D202-6D52-00F120E1EF34}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21329650" y="63557150"/>
           <a:ext cx="6921856" cy="1466925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>254000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7010758</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1708225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 109">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08D608E6-0C54-A7DC-656D-16DBAA2F2A75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21297900" y="61664850"/>
           <a:ext cx="6959958" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>25400</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6979007</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>1682825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Picture 110">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{520017B0-C25C-391F-164F-D764EA592D85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21272500" y="65449450"/>
           <a:ext cx="6953607" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6998058</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>1530422</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 111">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A89E6F06-10BF-E175-C019-5108B45213DC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21285200" y="69164200"/>
           <a:ext cx="6959958" cy="1397072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6979006</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1682828</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 112">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{440E8EFA-3137-CC92-46A9-BAAB61C3FBBF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21304250" y="67297300"/>
           <a:ext cx="6921856" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6972657</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1600276</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Picture 151">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C15E3C-60F9-1BF7-4291-1E0495128EB3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21278850" y="76777850"/>
           <a:ext cx="6940907" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>196850</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7004410</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>1632024</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="153" name="Picture 152">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F39194B-D346-38B7-9DD6-25336A463D3A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21253450" y="71132700"/>
           <a:ext cx="6998060" cy="1435174"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>165100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6966306</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1638376</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Picture 153">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98165989-9F27-C338-D93D-940F8B33F07B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21278850" y="73005950"/>
           <a:ext cx="6934556" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>234950</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7061560</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1727277</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="155" name="Picture 154">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{580DF3B3-594D-1818-C684-F61EDF52A7A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21310600" y="78790800"/>
           <a:ext cx="6998060" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>184150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>6959957</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>1600273</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="Picture 155">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96D130D2-5387-5598-E931-16011B4AA118}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="74930000"/>
           <a:ext cx="6940907" cy="1416123"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>44451</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>107950</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7156451</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>1429505</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D6D5439-5923-273A-458F-1CDF7983B867}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14065251" y="819150"/>
+          <a:ext cx="7112000" cy="1321555"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>31751</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>120651</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7124701</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>1433307</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8791EFD7-746D-B96A-1C19-B61183B6C8EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14052551" y="2736851"/>
+          <a:ext cx="7092950" cy="1312656"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>44451</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7143751</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1387232</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1726AEF5-1EA9-5DA1-22F7-40BA85D87B87}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14065251" y="4565650"/>
+          <a:ext cx="7099300" cy="1342782"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>57151</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7162801</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1420183</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Picture 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74985976-7A0C-3EE3-4C17-2AB474CC2AEF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14077951" y="6502400"/>
+          <a:ext cx="7105650" cy="1343983"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>101601</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7188200</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1445791</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Picture 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B3EF9A-9B69-82DD-451A-E734CC710DC4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14084300" y="8432801"/>
+          <a:ext cx="7124700" cy="1344190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7181850</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1371187</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Picture 44">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BB3A094-9773-328E-332A-2EE038F4E19E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14077950" y="10274300"/>
+          <a:ext cx="7124700" cy="1333087"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>101600</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7137400</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1651080</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Picture 45">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBE613A1-F802-F414-FDB3-EA7C27D2A42B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14090650" y="12242800"/>
+          <a:ext cx="7067550" cy="1549480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>120650</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7207251</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1419377</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Picture 46">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6B0D1BB-E372-4B44-E174-0157FDE5F654}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14058901" y="14166850"/>
+          <a:ext cx="7169150" cy="1298727"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>69851</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7143629</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1409701</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Picture 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBB19EED-22BD-A0E3-ABAC-D1BC700B502B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14058901" y="16021051"/>
+          <a:ext cx="7105528" cy="1339850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>266700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7169150</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1339905</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Picture 48">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93B661F4-FB8D-D7B2-3723-38CEA194F3F9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14039850" y="18122900"/>
+          <a:ext cx="7150100" cy="1073205"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7175500</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1746337</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Picture 49">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C89F8AFA-374A-9A7B-2FA3-0EE7C4734F00}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14071600" y="19805650"/>
+          <a:ext cx="7124700" cy="1701887"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>25401</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7105651</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1600277</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Picture 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C36AD1E-19B8-058C-ECBE-24B259486E84}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14046201" y="21761450"/>
+          <a:ext cx="7080250" cy="1505027"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>101600</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7213600</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>1436125</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Picture 51">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B5F8515-E868-7729-C156-3E473483CD60}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14052550" y="23672800"/>
+          <a:ext cx="7181850" cy="1334525"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>133351</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>165100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7162801</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1477493</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Picture 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{970ED8AB-01C4-12EF-8C30-2755FC4F7408}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14154151" y="25641300"/>
+          <a:ext cx="7029450" cy="1312393"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>203200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7143750</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1333558</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Picture 53">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B787CAC-EAFE-AEDC-FF35-A52EDEE461EE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14071600" y="27584400"/>
+          <a:ext cx="7092950" cy="1130358"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>120650</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7188200</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1521713</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Picture 54">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D451492-83F4-237E-7C4E-46680E2B9E58}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14052550" y="29406850"/>
+          <a:ext cx="7156450" cy="1401063"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>107950</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7067550</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1574875</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Picture 55">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{604BF5D4-25B8-DB1B-0EBD-C0029670BA5D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14071600" y="31299150"/>
+          <a:ext cx="7016750" cy="1466925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>69851</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>165100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7137401</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>1632025</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Picture 56">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{222837A5-AE2C-1CE7-03D5-0FBB637F157A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14090651" y="33261300"/>
+          <a:ext cx="7067550" cy="1466925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7150100</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1373228</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Picture 57">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9ECBDA1-4D47-0BCA-B540-8F66885E0CDD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14090650" y="35032950"/>
+          <a:ext cx="7080250" cy="1341478"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7150101</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>1391920</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Picture 58">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73FB0A78-0912-8241-3F54-DC7BD0142F01}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14058901" y="36957000"/>
+          <a:ext cx="7112000" cy="1341120"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>101600</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>342900</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7105650</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1524061</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Picture 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E368052-7348-E717-D9BC-65726199CA4A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14122400" y="39154100"/>
+          <a:ext cx="7004050" cy="1181161"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>63501</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>12700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7162801</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1359747</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64419735-54CB-4F3B-C130-529CEE90A469}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14084301" y="40728900"/>
+          <a:ext cx="7099300" cy="1347047"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7156450</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1380399</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Picture 61">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC6BB557-E425-F982-9271-81FEC8C7DE0B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14039850" y="42678350"/>
+          <a:ext cx="7137400" cy="1323249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7169150</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1638377</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Picture 62">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB63D8FE-6789-0813-FFA9-C8638490DC61}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14071600" y="45015150"/>
+          <a:ext cx="7118350" cy="1505027"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7156450</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1593928</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Picture 63">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5677BF9-8F25-75C1-97C2-15530BE84DD4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14052550" y="46869350"/>
+          <a:ext cx="7124700" cy="1511378"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7143751</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1581228</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Picture 64">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D113CFB-D41E-8C96-87D6-724634AC729B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14058901" y="48748950"/>
+          <a:ext cx="7105650" cy="1524078"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7137400</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1701879</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Picture 65">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB67A968-203C-0D3B-6142-FCE4C64A9763}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14058900" y="50768250"/>
+          <a:ext cx="7099300" cy="1530429"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>31751</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>177800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7112001</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>1720929</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Picture 66">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B9F53B7-9B04-BBDD-F33F-1751279199F9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14052551" y="53238400"/>
+          <a:ext cx="7080250" cy="1543129"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>330200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7092950</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1898731</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Picture 67">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4178E22E-D20A-33E8-C80D-2599A4AE8B94}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14084300" y="55549800"/>
+          <a:ext cx="7029450" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7188567</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1797139</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 68">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4AA7BFF-3BBA-EB2F-B4A5-D92BCBB2F86B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14077950" y="59207400"/>
+          <a:ext cx="7131417" cy="1739989"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7188567</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>1822539</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Picture 69">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37D08FBF-9E64-0AE8-C7F7-3C0AD38E9CB5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14058900" y="61137800"/>
+          <a:ext cx="7150467" cy="1739989"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7182216</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>1759036</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Picture 70">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1964162-5E14-1A81-7D12-1CE52D5DAED4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14077950" y="63042800"/>
+          <a:ext cx="7125066" cy="1676486"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7105650</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>1873345</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Picture 71">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A27D95C9-6D7B-E5CF-298B-CAB85E881909}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14027150" y="64884300"/>
+          <a:ext cx="7099300" cy="1854295"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>127000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>165100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>6896100</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1670127</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Picture 72">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BB3B399-3E1A-E64B-3ECD-7663B17D3450}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14147800" y="66935350"/>
+          <a:ext cx="6769100" cy="1505027"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7105650</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>1606629</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Picture 73">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1EF3163-3D68-3759-08B8-B404575F2314}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14077950" y="68751450"/>
+          <a:ext cx="7048500" cy="1530429"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7093313</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>1657430</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Picture 74">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{711E9DA7-5BC5-7004-387E-5479CFFFE6F4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14058900" y="70675500"/>
+          <a:ext cx="7055213" cy="1562180"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>177800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7156815</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1689178</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Picture 75">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{612AB822-DA2F-BD79-5074-6D38A0641465}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14084300" y="72663050"/>
+          <a:ext cx="7093315" cy="1511378"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>101600</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7144116</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>1593927</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Picture 76">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA4F8353-70AF-C3D4-CBC2-45B6E25E4254}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14052550" y="74491850"/>
+          <a:ext cx="7112366" cy="1492327"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>88900</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>7188568</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1638380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Picture 77">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BBFC38F-5ED2-D2DC-78DF-3183F826ABB5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14039850" y="76384150"/>
+          <a:ext cx="7169518" cy="1549480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>146050</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>273050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>6318567</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1612969</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A662F28-242A-EDF8-FC80-49F658201746}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21393150" y="45154850"/>
+          <a:ext cx="6172517" cy="1339919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>177800</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>158750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>6312215</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1498669</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A958B58-57D1-2F5F-0F1A-559D4F84B5C2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="21424900" y="46945550"/>
+          <a:ext cx="6134415" cy="1339919"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -4988,1571 +4948,1542 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SESF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/BSF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMAAF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/LTTAF3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FIPF" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSETSF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2017_150517_111250.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FSOF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSUSDF" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMCF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/LTTAF3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/NHEW" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/USTF" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMCF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMFF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Downloads_Pdf/Portfolio_Archives/2026/Jan/Equity/SUNIPA.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_10_2017_141117_125836.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SBPDF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/RIFF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/GAF" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/MIPF" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSCF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_7_2017_170817_112423.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FSOF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSBAF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMMF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFCF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLCF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/EMF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SUNONF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_3_2017_190417_153221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAHF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSDF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/GAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSDYF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/TSF" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSBAF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/MIPF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFCF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2017_150517_111250.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMMF" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/EMF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SUNONF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IAF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSDF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FIPF" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLCF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/LTTAF3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAHF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSBCF" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSDYF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/TSF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2026_100426_110122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_10_2017_141117_125836.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/USTF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMCF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMFF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/NHEW" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSUSDF" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMCF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_7_2017_170817_112423.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/GAF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SBPDF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSCF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/RIFF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FSOF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_3_2017_190417_153221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SESF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/BSF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMAAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSETSF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Downloads_Pdf/Portfolio_Archives/2026/Apr/Equity/SUNIPA.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95621368-C8CD-4DC0-B933-D14C9F72AA92}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K57"/>
+  <dimension ref="A1:K56"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="K47" sqref="K47"/>
+      <selection pane="topRight" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.7265625" style="8" customWidth="1"/>
     <col min="2" max="2" width="49.453125" style="9" customWidth="1"/>
     <col min="3" max="3" width="12.1796875" style="5" customWidth="1"/>
     <col min="4" max="5" width="20.7265625" style="7" customWidth="1"/>
     <col min="6" max="6" width="12.7265625" style="7" customWidth="1"/>
     <col min="7" max="7" width="15.7265625" style="7" customWidth="1"/>
     <col min="8" max="9" width="12.7265625" style="7" customWidth="1"/>
     <col min="10" max="10" width="103.453125" style="4" customWidth="1"/>
     <col min="11" max="11" width="129.08984375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
-        <v>193</v>
+        <v>166</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
-      <c r="G1" s="46"/>
+      <c r="G1" s="44"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
     </row>
-    <row r="2" spans="1:11" ht="56" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" ht="42" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>194</v>
+        <v>165</v>
       </c>
       <c r="H2" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="J2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="I2" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K2" s="2" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>92</v>
+      </c>
+      <c r="C3" s="33" t="s">
+        <v>52</v>
       </c>
       <c r="D3" s="22" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E3" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F3" s="22" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>46</v>
+      </c>
+      <c r="G3" s="45" t="s">
+        <v>168</v>
+      </c>
+      <c r="H3" s="45" t="s">
+        <v>169</v>
       </c>
       <c r="I3" s="31" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="J3" s="49"/>
+        <v>44</v>
+      </c>
+      <c r="J3" s="47"/>
       <c r="K3" s="14"/>
     </row>
     <row r="4" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B4" s="22" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>93</v>
+      </c>
+      <c r="C4" s="33" t="s">
+        <v>57</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E4" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>46</v>
+      </c>
+      <c r="G4" s="45" t="s">
+        <v>170</v>
+      </c>
+      <c r="H4" s="45" t="s">
+        <v>171</v>
       </c>
       <c r="I4" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
     </row>
     <row r="5" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>47</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>57</v>
       </c>
       <c r="D5" s="22" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F5" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>46</v>
+      </c>
+      <c r="G5" s="45" t="s">
+        <v>172</v>
+      </c>
+      <c r="H5" s="45" t="s">
+        <v>173</v>
       </c>
       <c r="I5" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
     </row>
     <row r="6" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="22" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>41</v>
+      </c>
+      <c r="C6" s="33" t="s">
+        <v>62</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="F6" s="11" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="H6" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="45" t="s">
+        <v>174</v>
+      </c>
+      <c r="H6" s="45" t="s">
         <v>175</v>
       </c>
       <c r="I6" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
     </row>
     <row r="7" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>94</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>64</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>63</v>
+      </c>
+      <c r="E7" s="22" t="s">
+        <v>122</v>
       </c>
       <c r="F7" s="11" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="H7" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" s="45" t="s">
         <v>176</v>
       </c>
+      <c r="H7" s="45" t="s">
+        <v>177</v>
+      </c>
       <c r="I7" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
     </row>
     <row r="8" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="22" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>95</v>
+      </c>
+      <c r="C8" s="33" t="s">
+        <v>240</v>
       </c>
       <c r="D8" s="22" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E8" s="22" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
       <c r="F8" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>46</v>
+      </c>
+      <c r="G8" s="45" t="s">
+        <v>178</v>
+      </c>
+      <c r="H8" s="45" t="s">
+        <v>179</v>
       </c>
       <c r="I8" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
     </row>
     <row r="9" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="22" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>125</v>
+      </c>
+      <c r="C9" s="33" t="s">
+        <v>124</v>
       </c>
       <c r="D9" s="22" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E9" s="22" t="s">
-        <v>56</v>
+        <v>122</v>
       </c>
       <c r="F9" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>46</v>
+      </c>
+      <c r="G9" s="45" t="s">
+        <v>180</v>
+      </c>
+      <c r="H9" s="45" t="s">
+        <v>181</v>
       </c>
       <c r="I9" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J9" s="14"/>
       <c r="K9" s="14"/>
     </row>
     <row r="10" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B10" s="22" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>96</v>
+      </c>
+      <c r="C10" s="33" t="s">
+        <v>68</v>
       </c>
       <c r="D10" s="11" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E10" s="22" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="F10" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>46</v>
+      </c>
+      <c r="G10" s="45" t="s">
+        <v>182</v>
+      </c>
+      <c r="H10" s="45" t="s">
+        <v>183</v>
       </c>
       <c r="I10" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
     </row>
     <row r="11" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="11" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>97</v>
+      </c>
+      <c r="C11" s="33" t="s">
+        <v>70</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E11" s="22" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F11" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>46</v>
+      </c>
+      <c r="G11" s="58" t="s">
+        <v>184</v>
+      </c>
+      <c r="H11" s="45" t="s">
+        <v>185</v>
       </c>
       <c r="I11" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J11" s="14"/>
       <c r="K11" s="14"/>
     </row>
     <row r="12" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="22" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="C12" s="51">
+        <v>146</v>
+      </c>
+      <c r="C12" s="48">
         <v>45839</v>
       </c>
       <c r="D12" s="22" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="E12" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F12" s="22" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>46</v>
+      </c>
+      <c r="G12" s="45" t="s">
+        <v>186</v>
+      </c>
+      <c r="H12" s="45" t="s">
+        <v>187</v>
       </c>
       <c r="I12" s="31" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="J12" s="47"/>
+        <v>44</v>
+      </c>
+      <c r="J12" s="45"/>
       <c r="K12" s="14"/>
     </row>
     <row r="13" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="22" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B13" s="22" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>121</v>
+      </c>
+      <c r="C13" s="33" t="s">
+        <v>71</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E13" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F13" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>46</v>
+      </c>
+      <c r="G13" s="58" t="s">
+        <v>188</v>
+      </c>
+      <c r="H13" s="45" t="s">
+        <v>189</v>
       </c>
       <c r="I13" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J13" s="14"/>
       <c r="K13" s="14"/>
     </row>
     <row r="14" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="22" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B14" s="22" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>98</v>
+      </c>
+      <c r="C14" s="33" t="s">
+        <v>74</v>
       </c>
       <c r="D14" s="11" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="F14" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>46</v>
+      </c>
+      <c r="G14" s="58" t="s">
+        <v>190</v>
+      </c>
+      <c r="H14" s="45" t="s">
+        <v>191</v>
       </c>
       <c r="I14" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
     </row>
     <row r="15" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="22" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>99</v>
+      </c>
+      <c r="C15" s="33" t="s">
+        <v>77</v>
       </c>
       <c r="D15" s="32" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E15" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F15" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>46</v>
+      </c>
+      <c r="G15" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="H15" s="45" t="s">
+        <v>193</v>
       </c>
       <c r="I15" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
     </row>
     <row r="16" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>100</v>
+      </c>
+      <c r="C16" s="33" t="s">
+        <v>79</v>
       </c>
       <c r="D16" s="32" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E16" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F16" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>46</v>
+      </c>
+      <c r="G16" s="45" t="s">
+        <v>194</v>
+      </c>
+      <c r="H16" s="45" t="s">
+        <v>195</v>
       </c>
       <c r="I16" s="31" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="K16" s="56"/>
+        <v>44</v>
+      </c>
+      <c r="K16" s="53"/>
     </row>
     <row r="17" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="22" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>144</v>
+      </c>
+      <c r="C17" s="33" t="s">
+        <v>141</v>
       </c>
       <c r="D17" s="22" t="s">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="E17" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F17" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>46</v>
+      </c>
+      <c r="G17" s="43" t="s">
+        <v>196</v>
+      </c>
+      <c r="H17" s="45" t="s">
+        <v>197</v>
       </c>
       <c r="I17" s="31" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="K17" s="57"/>
+        <v>44</v>
+      </c>
+      <c r="J17" s="52"/>
+      <c r="K17" s="54"/>
     </row>
     <row r="18" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="22" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="B18" s="22" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>101</v>
+      </c>
+      <c r="C18" s="33" t="s">
+        <v>80</v>
       </c>
       <c r="D18" s="32" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="E18" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F18" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>46</v>
+      </c>
+      <c r="G18" s="45" t="s">
+        <v>198</v>
+      </c>
+      <c r="H18" s="45" t="s">
+        <v>199</v>
       </c>
       <c r="I18" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J18" s="14"/>
     </row>
     <row r="19" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="22" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>102</v>
+      </c>
+      <c r="C19" s="33" t="s">
+        <v>83</v>
       </c>
       <c r="D19" s="32" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E19" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F19" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>46</v>
+      </c>
+      <c r="G19" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="H19" s="45" t="s">
+        <v>201</v>
       </c>
       <c r="I19" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J19" s="14"/>
       <c r="K19" s="14"/>
     </row>
     <row r="20" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="22" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B20" s="22" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>103</v>
+      </c>
+      <c r="C20" s="33" t="s">
+        <v>85</v>
       </c>
       <c r="D20" s="22" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E20" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F20" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>46</v>
+      </c>
+      <c r="G20" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="H20" s="45" t="s">
+        <v>203</v>
       </c>
       <c r="I20" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
     </row>
     <row r="21" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="36" t="s">
-[...24 lines deleted...]
-        <v>46</v>
+      <c r="A21" s="34" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="C21" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="34" t="s">
+        <v>122</v>
+      </c>
+      <c r="F21" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="H21" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="I21" s="37" t="s">
+        <v>44</v>
       </c>
       <c r="J21" s="14"/>
     </row>
     <row r="22" spans="1:11" s="14" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B22" s="22" t="s">
-        <v>110</v>
-[...8 lines deleted...]
-        <v>134</v>
+        <v>105</v>
+      </c>
+      <c r="C22" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" s="34" t="s">
+        <v>119</v>
+      </c>
+      <c r="E22" s="34" t="s">
+        <v>122</v>
       </c>
       <c r="F22" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>46</v>
+      </c>
+      <c r="G22" s="45" t="s">
+        <v>206</v>
+      </c>
+      <c r="H22" s="45" t="s">
+        <v>207</v>
       </c>
       <c r="I22" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="22" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="B23" s="22" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>143</v>
+      </c>
+      <c r="C23" s="33" t="s">
+        <v>241</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="E23" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F23" s="22" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>46</v>
+      </c>
+      <c r="G23" s="43" t="s">
+        <v>208</v>
+      </c>
+      <c r="H23" s="45" t="s">
+        <v>209</v>
       </c>
       <c r="I23" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J23" s="14"/>
       <c r="K23" s="14"/>
     </row>
     <row r="24" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="22" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B24" s="22" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>106</v>
+      </c>
+      <c r="C24" s="33" t="s">
+        <v>109</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E24" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F24" s="11" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>91</v>
+      </c>
+      <c r="G24" s="43" t="s">
+        <v>210</v>
+      </c>
+      <c r="H24" s="45" t="s">
+        <v>211</v>
       </c>
       <c r="I24" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J24" s="14"/>
       <c r="K24" s="14"/>
     </row>
     <row r="25" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="22" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B25" s="22" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>150</v>
+      </c>
+      <c r="C25" s="33" t="s">
+        <v>149</v>
       </c>
       <c r="D25" s="22" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E25" s="22" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F25" s="11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>46</v>
+      </c>
+      <c r="G25" s="45" t="s">
+        <v>212</v>
+      </c>
+      <c r="H25" s="45" t="s">
+        <v>213</v>
       </c>
       <c r="I25" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="19"/>
       <c r="C26" s="28"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
-      <c r="G26" s="42"/>
+      <c r="G26" s="40"/>
       <c r="H26" s="18"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A27" s="27" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B27" s="19"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
-      <c r="G27" s="42"/>
+      <c r="G27" s="40"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
     </row>
-    <row r="28" spans="1:11" s="34" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="F28" s="23" t="s">
+    <row r="28" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="25">
+        <v>43187</v>
+      </c>
+      <c r="D28" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="F28" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G28" s="48" t="s">
-[...9 lines deleted...]
-      <c r="K28" s="30"/>
+      <c r="G28" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="H28" s="45" t="s">
+        <v>238</v>
+      </c>
+      <c r="I28" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
     </row>
     <row r="29" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="25">
+        <v>43286</v>
+      </c>
+      <c r="D29" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" s="23" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G29" s="48" t="s">
-[...5 lines deleted...]
-      <c r="I29" s="61"/>
+      <c r="G29" s="46" t="s">
+        <v>159</v>
+      </c>
+      <c r="H29" s="45" t="s">
+        <v>239</v>
+      </c>
+      <c r="I29" s="63"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
     </row>
     <row r="30" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="43" t="s">
-        <v>53</v>
+      <c r="B30" s="41" t="s">
+        <v>49</v>
       </c>
       <c r="C30" s="25">
-        <v>43286</v>
-[...1 lines deleted...]
-      <c r="D30" s="24" t="s">
+        <v>42692</v>
+      </c>
+      <c r="D30" s="29" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="23" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G30" s="48" t="s">
-[...5 lines deleted...]
-      <c r="I30" s="62"/>
+      <c r="G30" s="46" t="s">
+        <v>160</v>
+      </c>
+      <c r="H30" s="45" t="s">
+        <v>214</v>
+      </c>
+      <c r="I30" s="61" t="s">
+        <v>44</v>
+      </c>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
     </row>
-    <row r="31" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:11" ht="194.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B31" s="43" t="s">
+      <c r="B31" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="25">
-        <v>42692</v>
+        <v>42818</v>
       </c>
       <c r="D31" s="29" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E31" s="23" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G31" s="48" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G31" s="46" t="s">
+        <v>161</v>
+      </c>
+      <c r="H31" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="I31" s="61"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
     </row>
-    <row r="32" spans="1:11" ht="194.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:11" ht="170.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="24" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
+      </c>
+      <c r="B32" s="41" t="s">
+        <v>51</v>
       </c>
       <c r="C32" s="25">
-        <v>42818</v>
+        <v>42921</v>
       </c>
       <c r="D32" s="29" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E32" s="23" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G32" s="48" t="s">
-[...5 lines deleted...]
-      <c r="I32" s="65"/>
+      <c r="G32" s="46" t="s">
+        <v>162</v>
+      </c>
+      <c r="H32" s="45" t="s">
+        <v>216</v>
+      </c>
+      <c r="I32" s="61"/>
       <c r="J32" s="14"/>
       <c r="K32" s="14"/>
     </row>
-    <row r="33" spans="1:11" ht="170.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:11" ht="200.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="24" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>15</v>
+      </c>
+      <c r="B33" s="41" t="s">
+        <v>51</v>
       </c>
       <c r="C33" s="25">
-        <v>42921</v>
+        <v>43006</v>
       </c>
       <c r="D33" s="29" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E33" s="23" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G33" s="48" t="s">
-[...5 lines deleted...]
-      <c r="I33" s="65"/>
+      <c r="G33" s="46" t="s">
+        <v>163</v>
+      </c>
+      <c r="H33" s="45" t="s">
+        <v>157</v>
+      </c>
+      <c r="I33" s="61"/>
       <c r="J33" s="14"/>
       <c r="K33" s="14"/>
     </row>
-    <row r="34" spans="1:11" ht="200.15" customHeight="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="K34" s="14"/>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A34" s="19"/>
+      <c r="B34" s="19"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="17"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="17"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="20"/>
+      <c r="I34" s="16"/>
     </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="I35" s="16"/>
+    <row r="35" spans="1:11" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="21"/>
     </row>
-    <row r="36" spans="1:11" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:11" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="B36" s="5"/>
-      <c r="D36" s="5"/>
-[...2 lines deleted...]
-      <c r="I36" s="21"/>
     </row>
-    <row r="37" spans="1:11" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="37" spans="1:11" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="5"/>
     </row>
-    <row r="38" spans="1:11" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="5"/>
+    <row r="38" spans="1:11" ht="42.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="39" spans="1:11" ht="56.5" thickBot="1" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-      <c r="J39" s="2" t="s">
+    <row r="39" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C39" s="10">
+        <v>43544</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E39" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="F39" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" s="51" t="s">
+        <v>217</v>
+      </c>
+      <c r="H39" s="50" t="s">
+        <v>218</v>
+      </c>
+      <c r="I39" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="K39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J39" s="30"/>
+      <c r="K39" s="30"/>
     </row>
     <row r="40" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="11" t="s">
-        <v>23</v>
+      <c r="A40" s="22" t="s">
+        <v>108</v>
       </c>
       <c r="B40" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C40" s="10">
+        <v>38698</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="E40" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="F40" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="C40" s="10">
-[...15 lines deleted...]
-        <v>168</v>
+      <c r="G40" s="51" t="s">
+        <v>219</v>
+      </c>
+      <c r="H40" s="50" t="s">
+        <v>220</v>
       </c>
       <c r="I40" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J40" s="30"/>
       <c r="K40" s="30"/>
     </row>
-    <row r="41" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="22" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B41" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C41" s="33">
+        <v>43640</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="E41" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="C41" s="10">
-[...15 lines deleted...]
-        <v>191</v>
+      <c r="G41" s="58" t="s">
+        <v>221</v>
+      </c>
+      <c r="H41" s="22" t="s">
+        <v>222</v>
       </c>
       <c r="I41" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J41" s="30"/>
       <c r="K41" s="30"/>
     </row>
     <row r="42" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="22" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="B42" s="22" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>43640</v>
+        <v>29</v>
+      </c>
+      <c r="C42" s="33">
+        <v>39195</v>
       </c>
       <c r="D42" s="22" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>132</v>
+      </c>
+      <c r="E42" s="22" t="s">
+        <v>122</v>
       </c>
       <c r="F42" s="22" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>242</v>
+      </c>
+      <c r="G42" s="46" t="s">
+        <v>223</v>
       </c>
       <c r="H42" s="22" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="I42" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J42" s="30"/>
       <c r="K42" s="30"/>
     </row>
-    <row r="43" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="C43" s="35">
-        <v>39195</v>
+      <c r="C43" s="38">
+        <v>43369</v>
       </c>
       <c r="D43" s="22" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>133</v>
+      </c>
+      <c r="E43" s="22" t="s">
+        <v>122</v>
       </c>
       <c r="F43" s="22" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>242</v>
+      </c>
+      <c r="G43" s="57" t="s">
+        <v>225</v>
       </c>
       <c r="H43" s="22" t="s">
-        <v>248</v>
+        <v>226</v>
       </c>
       <c r="I43" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J43" s="30"/>
       <c r="K43" s="30"/>
     </row>
     <row r="44" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A44" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="B44" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B44" s="22" t="s">
-[...3 lines deleted...]
-        <v>43369</v>
+      <c r="C44" s="3">
+        <v>37504</v>
       </c>
       <c r="D44" s="22" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="E44" s="22" t="s">
-        <v>96</v>
-[...8 lines deleted...]
-        <v>246</v>
+        <v>122</v>
+      </c>
+      <c r="F44" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="G44" s="51" t="s">
+        <v>227</v>
+      </c>
+      <c r="H44" s="50" t="s">
+        <v>228</v>
       </c>
       <c r="I44" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J44" s="30"/>
       <c r="K44" s="30"/>
     </row>
-    <row r="45" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="22" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="B45" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C45" s="38">
+        <v>35782</v>
+      </c>
+      <c r="D45" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="F45" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="C45" s="3">
-[...15 lines deleted...]
-        <v>251</v>
+      <c r="G45" s="56" t="s">
+        <v>229</v>
+      </c>
+      <c r="H45" s="22" t="s">
+        <v>230</v>
       </c>
       <c r="I45" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J45" s="30"/>
       <c r="K45" s="30"/>
     </row>
-    <row r="46" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="22" t="s">
-        <v>140</v>
+        <v>35</v>
       </c>
       <c r="B46" s="22" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>35782</v>
+        <v>36</v>
+      </c>
+      <c r="C46" s="39">
+        <v>39895</v>
       </c>
       <c r="D46" s="22" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="E46" s="22" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="F46" s="22" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>34</v>
+      </c>
+      <c r="G46" s="46" t="s">
+        <v>231</v>
       </c>
       <c r="H46" s="22" t="s">
-        <v>170</v>
+        <v>232</v>
       </c>
       <c r="I46" s="31" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="J46" s="30"/>
+        <v>44</v>
+      </c>
+      <c r="J46"/>
       <c r="K46" s="30"/>
     </row>
-    <row r="47" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B47" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="41">
+      <c r="C47" s="3">
         <v>39895</v>
       </c>
       <c r="D47" s="22" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="E47" s="22" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="F47" s="22" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>27</v>
+      </c>
+      <c r="G47" s="42" t="s">
+        <v>233</v>
       </c>
       <c r="H47" s="22" t="s">
-        <v>171</v>
+        <v>234</v>
       </c>
       <c r="I47" s="31" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>44</v>
+      </c>
+      <c r="J47" s="30"/>
       <c r="K47" s="30"/>
     </row>
     <row r="48" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="22" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="B48" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C48" s="3">
+        <v>40245</v>
+      </c>
+      <c r="D48" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="C48" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="22" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="F48" s="22" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>34</v>
+      </c>
+      <c r="G48" s="42" t="s">
+        <v>164</v>
       </c>
       <c r="H48" s="22" t="s">
-        <v>169</v>
+        <v>235</v>
       </c>
       <c r="I48" s="31" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J48" s="30"/>
       <c r="K48" s="30"/>
     </row>
     <row r="49" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="22" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="B49" s="22" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>40245</v>
+        <v>153</v>
+      </c>
+      <c r="C49" s="33" t="s">
+        <v>154</v>
       </c>
       <c r="D49" s="22" t="s">
-        <v>41</v>
+        <v>155</v>
       </c>
       <c r="E49" s="22" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="F49" s="22" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>122</v>
+      </c>
+      <c r="G49" s="45" t="s">
+        <v>236</v>
       </c>
       <c r="H49" s="22" t="s">
-        <v>173</v>
+        <v>237</v>
       </c>
       <c r="I49" s="31" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="K49" s="30"/>
+        <v>44</v>
+      </c>
+      <c r="J49" s="55" t="s">
+        <v>158</v>
+      </c>
+      <c r="K49" s="14"/>
     </row>
-    <row r="50" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-      <c r="K50" s="14"/>
+    <row r="50" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="59" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" s="60"/>
+      <c r="C50" s="60"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
     </row>
-    <row r="51" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C51" s="64"/>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A51" s="60"/>
+      <c r="B51" s="60"/>
+      <c r="C51" s="60"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A52" s="64"/>
-[...1 lines deleted...]
-      <c r="C52" s="64"/>
+      <c r="A52" s="60"/>
+      <c r="B52" s="60"/>
+      <c r="C52" s="60"/>
       <c r="D52" s="12"/>
       <c r="E52" s="12"/>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A53" s="64"/>
-[...1 lines deleted...]
-      <c r="C53" s="64"/>
+      <c r="A53" s="60"/>
+      <c r="B53" s="60"/>
+      <c r="C53" s="60"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A54" s="64"/>
-[...1 lines deleted...]
-      <c r="C54" s="64"/>
+      <c r="A54" s="60"/>
+      <c r="B54" s="60"/>
+      <c r="C54" s="60"/>
       <c r="D54" s="12"/>
       <c r="E54" s="12"/>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A55" s="64"/>
-[...1 lines deleted...]
-      <c r="C55" s="64"/>
+      <c r="A55" s="60"/>
+      <c r="B55" s="60"/>
+      <c r="C55" s="60"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A56" s="64"/>
-[...1 lines deleted...]
-      <c r="C56" s="64"/>
+      <c r="A56" s="12"/>
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="I28:I30"/>
-[...1 lines deleted...]
-    <mergeCell ref="I31:I34"/>
+    <mergeCell ref="A50:C55"/>
+    <mergeCell ref="I30:I33"/>
+    <mergeCell ref="I28:I29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I14" r:id="rId1" xr:uid="{EED691CB-F686-4199-BDD8-494DD4F3F528}"/>
     <hyperlink ref="I15" r:id="rId2" xr:uid="{785D801B-7085-4AEB-9A56-A9ABA09A2BAB}"/>
-    <hyperlink ref="I31" r:id="rId3" xr:uid="{38AE5F6A-3F21-4654-B7AA-814F3F437981}"/>
-[...36 lines deleted...]
-    <hyperlink ref="I50" r:id="rId40" xr:uid="{B592A200-541E-4AF3-BDD9-7E25FD344ED4}"/>
+    <hyperlink ref="I30" r:id="rId3" xr:uid="{38AE5F6A-3F21-4654-B7AA-814F3F437981}"/>
+    <hyperlink ref="I30:I31" r:id="rId4" display="Portfolio" xr:uid="{06B4FC7C-BB92-43E3-85DA-17EF917004BB}"/>
+    <hyperlink ref="I30:I32" r:id="rId5" display="Portfolio" xr:uid="{45196E7A-8816-4136-B9AD-0DEB5116C153}"/>
+    <hyperlink ref="I30:I33" r:id="rId6" display="Portfolio" xr:uid="{40CBF78D-A1ED-4900-A0EC-FF354127CE27}"/>
+    <hyperlink ref="I39" r:id="rId7" xr:uid="{415E0694-E448-4A28-AFDF-CCFC99E10BCC}"/>
+    <hyperlink ref="I16" r:id="rId8" xr:uid="{EE215BAD-6F72-44D7-BAF4-31E20608F749}"/>
+    <hyperlink ref="I18" r:id="rId9" xr:uid="{4BD1D004-EA6E-4766-8512-D0FA858134A2}"/>
+    <hyperlink ref="I19" r:id="rId10" xr:uid="{EDC5280A-3924-4F2C-828F-88ED736AFA85}"/>
+    <hyperlink ref="I20" r:id="rId11" xr:uid="{E1CA1BE9-E068-432F-8CA6-6C121EF8DB4A}"/>
+    <hyperlink ref="I21" r:id="rId12" xr:uid="{B00D76D2-E828-4414-97A1-57C168060E37}"/>
+    <hyperlink ref="I22" r:id="rId13" xr:uid="{5755B7C3-E39B-42B0-8A33-9A866B79D5AC}"/>
+    <hyperlink ref="I24" r:id="rId14" xr:uid="{3E204F9B-B1CA-4D36-9C01-63D383F6ED7A}"/>
+    <hyperlink ref="I40" r:id="rId15" xr:uid="{A428DD7B-8DFB-4C22-BC81-66A2D624EB11}"/>
+    <hyperlink ref="I44" r:id="rId16" xr:uid="{B730E2AC-B14D-4534-994A-1DC25DAF09A9}"/>
+    <hyperlink ref="I45" r:id="rId17" xr:uid="{82070025-2C53-43FD-8C2D-2664A2242E77}"/>
+    <hyperlink ref="I48" r:id="rId18" xr:uid="{DFBAE9FF-AC0C-40E6-B43E-3AD720142FCA}"/>
+    <hyperlink ref="I41" r:id="rId19" xr:uid="{ED7857D5-4976-442E-A54D-7B1A7E587ABE}"/>
+    <hyperlink ref="I46" r:id="rId20" xr:uid="{C80F5EE5-D243-4BFE-B091-C5D0997509FA}"/>
+    <hyperlink ref="I43" r:id="rId21" xr:uid="{BCB58E2B-AC8C-47AB-BD93-574BC515618A}"/>
+    <hyperlink ref="I47" r:id="rId22" xr:uid="{BBD45C35-A878-47F2-97D8-0D1545B4F64B}"/>
+    <hyperlink ref="I42" r:id="rId23" xr:uid="{D11AE3E4-A1F3-4302-B35F-D043CB5D64BD}"/>
+    <hyperlink ref="I17" r:id="rId24" xr:uid="{69122ED8-C155-47EB-B0E5-F7C2F31B6FC9}"/>
+    <hyperlink ref="I23" r:id="rId25" xr:uid="{9033F8A8-259D-4B8D-B6F5-0475F1E3DDAD}"/>
+    <hyperlink ref="I9" r:id="rId26" xr:uid="{B74A2825-15E7-4986-A6B4-00B7820E4848}"/>
+    <hyperlink ref="I10" r:id="rId27" xr:uid="{0DE67D32-1FC4-47B5-929B-4599DB210D7C}"/>
+    <hyperlink ref="I5" r:id="rId28" xr:uid="{99B223E8-A712-41F2-A625-B3087B82C794}"/>
+    <hyperlink ref="I4" r:id="rId29" xr:uid="{2CF02616-07B8-409D-ABBD-9BC40AE90E7D}"/>
+    <hyperlink ref="I6" r:id="rId30" xr:uid="{72A3DA85-3613-4831-B642-9E420B11583C}"/>
+    <hyperlink ref="I8" r:id="rId31" xr:uid="{1BBD66C5-A52B-42CA-8FD6-94EC63923CD7}"/>
+    <hyperlink ref="I11" r:id="rId32" xr:uid="{EDA9A6DC-F0F3-4D63-B4AC-2A784C1AA47E}"/>
+    <hyperlink ref="I3" r:id="rId33" xr:uid="{FA7E0D20-E574-4E09-90BE-AEDFF4D1DDCC}"/>
+    <hyperlink ref="I7" r:id="rId34" xr:uid="{1AE2D1F1-9C2C-43E0-86A6-23A0DC779906}"/>
+    <hyperlink ref="I13" r:id="rId35" xr:uid="{C05D26AF-088F-418F-88A2-46F6540DA4D4}"/>
+    <hyperlink ref="I12" r:id="rId36" xr:uid="{99CD63DB-D2B4-4992-B3BA-A3C766506863}"/>
+    <hyperlink ref="I25" r:id="rId37" xr:uid="{062AC6E8-397F-472F-B28D-37FDCE150877}"/>
+    <hyperlink ref="I49" r:id="rId38" xr:uid="{B592A200-541E-4AF3-BDD9-7E25FD344ED4}"/>
+    <hyperlink ref="I28" r:id="rId39" xr:uid="{BDF9AB5A-4C9B-4EF4-9E0A-601217A8CA85}"/>
+    <hyperlink ref="I28:I29" r:id="rId40" display="Portfolio" xr:uid="{3FF3D905-0110-462E-9741-DD4DA83AAEA5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="29" fitToHeight="0" orientation="landscape" r:id="rId41"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;10&amp;KFF0000 "Sensitivity: Public"&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <drawing r:id="rId42"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>