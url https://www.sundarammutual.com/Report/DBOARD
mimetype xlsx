--- v5 (2026-06-07)
+++ v6 (2026-06-28)
@@ -1,86 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sundaramamc-my.sharepoint.com/personal/vivek_sundarammutual_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{D5F66F2C-18C5-457E-B7D9-0B72263B3CD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{198850C7-C046-4645-AC08-3036784CC950}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{E804CC67-AE8C-4220-BF5D-835638619ACB}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$K$49</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$L$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="269">
   <si>
     <t>Scheme Name</t>
   </si>
   <si>
     <t>Investment Objective</t>
   </si>
   <si>
     <t>Inception Date</t>
   </si>
   <si>
     <t xml:space="preserve">Additional Benchmark </t>
   </si>
   <si>
     <t>Nifty 50</t>
   </si>
   <si>
     <t xml:space="preserve">S&amp;P BSE 500 </t>
   </si>
   <si>
     <t>Sundaram Infrastructure Advantage Fund</t>
   </si>
   <si>
     <t>Sundaram Long Term Tax Advantage Fund Series</t>
   </si>
   <si>
@@ -525,320 +526,421 @@
     <t>Sundaram Value Fund</t>
   </si>
   <si>
     <t>Nov'1999</t>
   </si>
   <si>
     <t>An open-ended equity scheme that follows value investment strategy</t>
   </si>
   <si>
     <t>Sundaram Global Brand Theme - Equity Active FoF</t>
   </si>
   <si>
     <t>Sundaram Income Plus Arbitrage Fund</t>
   </si>
   <si>
     <t>An open-ended fund of funds investing in units of debt oriented mutual fund schemes and arbitrage mutual fund schemes</t>
   </si>
   <si>
     <t>Jan'2026</t>
   </si>
   <si>
     <t>60% Nifty Short Duration Debt Index
 A-II + 40% Nifty 50 Arbitrage TRI</t>
   </si>
   <si>
-    <t>29 Cr</t>
-[...4 lines deleted...]
-  <si>
     <t>Performance Not Availble as the Fund has not completed One year please</t>
   </si>
   <si>
-    <t>19 Cr</t>
-[...8 lines deleted...]
-    <t>26 Cr</t>
+    <t>Oct'2000</t>
+  </si>
+  <si>
+    <t>Jan'2024</t>
+  </si>
+  <si>
+    <t>CRISIL 1Y Tbill</t>
+  </si>
+  <si>
+    <t>SUNDARAM ASSET MANAGEMENT COMPANY  DASHBOARD  - MAY 2026</t>
+  </si>
+  <si>
+    <t>Closing AUM as on May 31,2026             (in Crs)</t>
+  </si>
+  <si>
+    <t>Past performance may or may not be sustained in future. Return/investment value are as of  May 31,2026 . Returns are on a compounded annual basis for period more than one year and absolute for one-year period and computed using NAV of Regular Plan-Growth Option. Value of 10,000 invested at inception is as on May 31,2026</t>
+  </si>
+  <si>
+    <t>1,263 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.17 and Direct:1.64</t>
+  </si>
+  <si>
+    <t>Bharath S, Rohit Seksaria, Shalav
+Saket (Overseas)</t>
+  </si>
+  <si>
+    <t>Fund Managed by</t>
+  </si>
+  <si>
+    <t>Ashwin Jain, Shalav Saket
+(Overseas)</t>
+  </si>
+  <si>
+    <t>3,001 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.94 andDirect:0.72</t>
+  </si>
+  <si>
+    <t>13,687 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Bharath S, Shalav Saket (Overseas)</t>
+  </si>
+  <si>
+    <t>Regular: 1.70 and Direct: 0.88</t>
+  </si>
+  <si>
+    <t>3,681 Cr.</t>
+  </si>
+  <si>
+    <t>Rohit Seksaria, Shalav Saket
+(Overseas)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular: 1.90 and Direct: 0.85 </t>
+  </si>
+  <si>
+    <t>6,690 Cr</t>
+  </si>
+  <si>
+    <t>Madanagopal Ramu, Shalav Saket
+(Overseas)</t>
+  </si>
+  <si>
+    <t>Regular:1.81 andDirect:0.77</t>
+  </si>
+  <si>
+    <t>2,807 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.96 and Direct: 0.93</t>
+  </si>
+  <si>
+    <t>1,962 Cr.</t>
+  </si>
+  <si>
+    <t>Bharath S, Dwijendra Srivastava,
+Shalav Saket (Overseas)</t>
+  </si>
+  <si>
+    <t>Regular:2.03andDirect:0.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1,016 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.24 andDirect:1.30</t>
+  </si>
+  <si>
+    <t>830 Cr.</t>
+  </si>
+  <si>
+    <t>Siddarth Mohta, Shalav Saket
+(Overseas)</t>
+  </si>
+  <si>
+    <t>Regular:2.30 andDirect:1.14</t>
+  </si>
+  <si>
+    <t>948 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mr. Rohit Seksaria (Equity), Mr.
+Bharath S (Equity), Mr. Dwijendra
+Srivastava (Fixed Income), Mr.
+Sandeep Agarwal (Fixed Income)</t>
+  </si>
+  <si>
+    <t>Regular:2.21 andDirect:0.67</t>
+  </si>
+  <si>
+    <t>1,388 Cr.</t>
+  </si>
+  <si>
+    <t>Anuj Bansal, Rohit Seksaria, Shalav
+Saket (Overseas)</t>
+  </si>
+  <si>
+    <t>Regular:2.14 andDirect:1.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 4,718 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.84 andDirect:0.73</t>
+  </si>
+  <si>
+    <t>997 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.26 andDirect:1.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1,590 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.08 andDirect:0.80</t>
+  </si>
+  <si>
+    <t>1,594 Cr.</t>
+  </si>
+  <si>
+    <t>Madanagopal Ramu, Dwijendra
+Srivastava, Sandeep Agarwal,
+Shalav Saket (Overseas)</t>
+  </si>
+  <si>
+    <t>Regular:2.05 andDirect:0.60</t>
+  </si>
+  <si>
+    <t>172 Cr.</t>
+  </si>
+  <si>
+    <t>Shalav Saket (Overseas)</t>
+  </si>
+  <si>
+    <t>Regular:2.29 andDirect:1.37</t>
+  </si>
+  <si>
+    <t>139 Cr.</t>
+  </si>
+  <si>
+    <t>Rohit Seksaria</t>
+  </si>
+  <si>
+    <t>Regular:1.06andDirect:0.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 8,629 Cr.</t>
+  </si>
+  <si>
+    <t>Bharath S, Clyton Richard
+Fernandes, Dwijendra Srivastava,
+Sandeep Agarwal, Shalav Saket
+(Overseas)</t>
+  </si>
+  <si>
+    <t>Regular: 1.73 and Direct: 0.71</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1,064 Cr.</t>
+  </si>
+  <si>
+    <t>Clyton Richard Fernandes, Rohit
+Seksaria (Equity Portion), Dwijendra
+Srivastava (Fixed Income Portion)</t>
+  </si>
+  <si>
+    <t>Regular: 2.21 and Direct: 0.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1,642 Cr.</t>
+  </si>
+  <si>
+    <t>Bharath S, Clyton Richard
+Fernandes, Dwijendra Srivastava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular: 2.09 and Direct: 0.67 </t>
+  </si>
+  <si>
+    <t>3,286 Cr.</t>
+  </si>
+  <si>
+    <t>Rohit Seksaria &amp; Clyton Richard
+Fernandes (Equity), Dwijendra
+Srivastava &amp; Sandeep Agarwal
+(Fixed Income), Arjun Nagarajan
+(Gold ETFs), Shalav Saket
+(Overseas)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Regular: 1.82 and Direct: 0.46 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 468 Cr.</t>
+  </si>
+  <si>
+    <t>Rohit Seksaria, Dwijendra
+Srivastava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular: 1.00 and Direct: 0.23 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1,284 Cr.</t>
+  </si>
+  <si>
+    <t>Bharath S, Siddarth Mohta,
+Sandeep Agarwal (Fixed Income),
+Shalav Saket (Overseas)</t>
+  </si>
+  <si>
+    <t>Regular:2.17and
+Direct:1.65</t>
+  </si>
+  <si>
+    <t>Mr. Rohit Seksaria</t>
+  </si>
+  <si>
+    <t>34 Cr</t>
+  </si>
+  <si>
+    <t>23 Cr</t>
+  </si>
+  <si>
+    <t>Regular:1.18andDirect:0.94</t>
+  </si>
+  <si>
+    <t>Regular:1.18andDirect:0.97</t>
+  </si>
+  <si>
+    <t>76 Cr</t>
+  </si>
+  <si>
+    <t>36 Cr</t>
   </si>
   <si>
     <t>31 Cr</t>
   </si>
   <si>
+    <t>Regular:1.17andDirect:0.98</t>
+  </si>
+  <si>
+    <t>Regular:1.18andDirect:1.06</t>
+  </si>
+  <si>
+    <t>Regular:1.17andDirect:0.95</t>
+  </si>
+  <si>
+    <t>Regular:1.17andDirect:0.92</t>
+  </si>
+  <si>
+    <t>1,483 Cr.</t>
+  </si>
+  <si>
+    <t>Dwijendra Srivastava, Sandeep
+Agarwal, Yash Pankaj Sanghvi</t>
+  </si>
+  <si>
+    <t>Regular:0.16andDirect:0.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 7,657 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 0.35 and Direct: 0.14.</t>
+  </si>
+  <si>
+    <t>2,331 Cr.</t>
+  </si>
+  <si>
+    <t>Dwijendra Srivastava,Sandeep
+Agarwal</t>
+  </si>
+  <si>
+    <t>Regular: 1.37 and Direct: 0.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 364 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.14 and Direct: 0.40</t>
+  </si>
+  <si>
+    <t>1,734 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dwijendra Srivastava, Sandeep
+Agarwal</t>
+  </si>
+  <si>
+    <t>Regular:0.38andDirect:0.19</t>
+  </si>
+  <si>
+    <t>187 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:0.8andDirect:0.28'</t>
+  </si>
+  <si>
+    <t>35 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.86andDirect:1.17</t>
+  </si>
+  <si>
+    <t>Dwijendra Srivastava, Sandeep
+Agarwal</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 623 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:0.55andDirect:0.32</t>
+  </si>
+  <si>
+    <t>280 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Dwijendra Srivastava, Sandeep
+Agarwal, Yash Pankaj Sanghvi</t>
+  </si>
+  <si>
+    <t>Regular:0.42andDirect:0.27</t>
+  </si>
+  <si>
     <t>19 Cr.</t>
   </si>
   <si>
-    <t>Closing AUM as on April 30,2026             (in Crs)</t>
-[...217 lines deleted...]
-0.27</t>
+    <t>Dwijendra Srivastava, Sandeep
+Agarwal, Bharath S</t>
   </si>
   <si>
     <t>Regular:1.87andDirect:1.13</t>
   </si>
   <si>
-    <t xml:space="preserve"> 65 Cr.</t>
+    <t>Bharath S, Sandeep Agarwal,
+Kumaresh Ramakrishnan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 67 Cr</t>
   </si>
   <si>
     <t>Regular: 0.58 and Direct: 0.33</t>
-  </si>
-[...13 lines deleted...]
-    <t>CRISIL 1Y Tbill</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="[$-409]dd\-mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="[$-409]d/mmm/yy;@"/>
     <numFmt numFmtId="166" formatCode="[$-1014009]#,##0;\(#,##0\)"/>
     <numFmt numFmtId="167" formatCode="[$-409]mmm/yy;@"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
@@ -1006,51 +1108,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1128,3572 +1230,3573 @@
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{C3821F21-7EBA-4E66-8F92-34AE5EA59B4F}"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{2186CCD4-35C6-4EBC-8C1D-5135BC10EC94}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
+      <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
+      <xdr:col>10</xdr:col>
       <xdr:colOff>5238750</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="160" name="Picture 159">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EECA035-6FC7-4A1D-9045-C260706BE6EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10108406" y="24133969"/>
           <a:ext cx="5238750" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>82550</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7004406</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1587576</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Picture 81">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89B9447C-E589-2562-FA4D-597FDFB433AF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21329650" y="2908300"/>
           <a:ext cx="6921856" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>88900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
+      <xdr:col>12</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>1574876</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 82">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68FECD89-9016-4E8D-A937-C59E6432787D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21297900" y="4787900"/>
           <a:ext cx="8972550" cy="1485976"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>25401</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>107950</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>8928101</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1632028</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Picture 83">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AE9D192-1937-D417-FD17-336F525E27B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21272501" y="6711950"/>
           <a:ext cx="8902700" cy="1524078"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>120650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6966307</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>1555824</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="Picture 84">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B0469F4-FBC7-3C73-C4E9-C09C6EFBF711}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21259800" y="8629650"/>
           <a:ext cx="6953607" cy="1435174"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>120650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6972656</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>1574875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="Picture 85">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BD053BE-F395-DE4B-A4CD-387D73E69332}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21297900" y="10534650"/>
           <a:ext cx="6921856" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6985359</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>1606627</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 86">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FEDF713-F77D-43A7-9A3E-C1837840182D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21253450" y="12433300"/>
           <a:ext cx="6979009" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>8985250</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>1638378</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Picture 87">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F5CCD2-8755-5B3D-0F80-1D9082E38C21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21259800" y="14351000"/>
           <a:ext cx="8972550" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6998058</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>1663777</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Picture 88">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A74CF595-D76D-646D-977D-531D784BB7F8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21285200" y="1060450"/>
           <a:ext cx="6959958" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>139700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>8953500</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>1651078</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Picture 89">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{494F909F-79D0-6B04-DFD1-9915E32D048E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="16268700"/>
           <a:ext cx="8934450" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6991707</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>1568525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="Picture 90">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B425FC0-B003-3038-3EEE-866A74F2C458}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21285200" y="18148300"/>
           <a:ext cx="6953607" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>139700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6902804</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>1632027</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Picture 91">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DDD76AA-9D88-CE33-701F-4E93EE77BC58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="20078700"/>
           <a:ext cx="6883754" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>50801</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>165100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>8947151</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>1676478</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Picture 92">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA21F2C2-E62E-99AC-E5D6-260D924092AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21297901" y="21831300"/>
           <a:ext cx="8896350" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>203200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7023459</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>1695527</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Picture 93">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78FCDB5F-0802-6503-64E9-69D272308C1A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21291550" y="23952200"/>
           <a:ext cx="6979009" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7004408</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>1638378</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="Picture 94">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D232991-F1CD-262C-5D97-2F2C89D58E6E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21291550" y="25781000"/>
           <a:ext cx="6959958" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6985357</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>1638377</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="Picture 95">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5476C840-1EBE-20F2-3571-0E8F17547308}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21291550" y="27705050"/>
           <a:ext cx="6940907" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6991707</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>1644727</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Picture 96">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{693039D2-9C39-9A83-161F-5625C6F5D706}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21297900" y="29616400"/>
           <a:ext cx="6940907" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>158750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6991707</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>1632026</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="Picture 97">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FAAD715-6733-1576-6003-1D08B1381D98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21285200" y="31527750"/>
           <a:ext cx="6953607" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>215900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7004408</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>1663774</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Picture 98">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6DBF863-075C-FA0A-B2EF-7AF3A9729062}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21278850" y="33489900"/>
           <a:ext cx="6972658" cy="1447874"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>25400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7017109</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>1663775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="Picture 99">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF5A4302-673F-41E3-F215-43493EF16038}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21272500" y="35388550"/>
           <a:ext cx="6991709" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6985359</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>1632026</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Picture 100">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CC3BE3C-2B83-7A24-C9C6-5D668963546D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21253450" y="37230050"/>
           <a:ext cx="6979009" cy="1485976"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>25400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7017109</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>1886044</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 101">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A4B0E2-C534-B940-D96E-19AA1CA8FDF0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21272500" y="39046150"/>
           <a:ext cx="6991709" cy="1828894"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>101600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6998059</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>1574876</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Picture 102">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF1C884D-EB90-391D-30F6-9E418251868E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="40995600"/>
           <a:ext cx="6979009" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6979008</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>1644733</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="Picture 103">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31F7CCF-11C1-FC4D-F363-7E5738DFA77A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="80498950"/>
           <a:ext cx="6959958" cy="1606633"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>44450</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6998057</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>1625676</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Picture 104">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CC264D7-6D84-F668-2F5E-C4123FF5635A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21291550" y="42951400"/>
           <a:ext cx="6953607" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>120650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7029810</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>1606626</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 106">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{460DB9F4-4088-F955-F1E7-588FD608F75F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21278850" y="50895250"/>
           <a:ext cx="6998060" cy="1485976"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>869950</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7036156</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>1765300</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Picture 107">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{790E1D2C-5DEC-B83C-578D-42F9AED60FB5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21361400" y="53549550"/>
           <a:ext cx="6921856" cy="5518150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>82550</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>241300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7004406</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>1708225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 108">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E979481F-B180-D202-6D52-00F120E1EF34}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21329650" y="63557150"/>
           <a:ext cx="6921856" cy="1466925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>254000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7010758</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>1708225</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 109">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08D608E6-0C54-A7DC-656D-16DBAA2F2A75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21297900" y="61664850"/>
           <a:ext cx="6959958" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>25400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>228600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6979007</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>1682825</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Picture 110">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{520017B0-C25C-391F-164F-D764EA592D85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21272500" y="65449450"/>
           <a:ext cx="6953607" cy="1454225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6998058</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>1530422</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 111">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A89E6F06-10BF-E175-C019-5108B45213DC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21285200" y="69164200"/>
           <a:ext cx="6959958" cy="1397072"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6979006</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>1682828</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 112">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{440E8EFA-3137-CC92-46A9-BAAB61C3FBBF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21304250" y="67297300"/>
           <a:ext cx="6921856" cy="1511378"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6972657</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>1600276</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Picture 151">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C15E3C-60F9-1BF7-4291-1E0495128EB3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21278850" y="76777850"/>
           <a:ext cx="6940907" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>196850</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7004410</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>1632024</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="153" name="Picture 152">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F39194B-D346-38B7-9DD6-25336A463D3A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21253450" y="71132700"/>
           <a:ext cx="6998060" cy="1435174"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>165100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6966306</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>1638376</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Picture 153">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98165989-9F27-C338-D93D-940F8B33F07B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21278850" y="73005950"/>
           <a:ext cx="6934556" cy="1473276"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>234950</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>7061560</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>1727277</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="155" name="Picture 154">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{580DF3B3-594D-1818-C684-F61EDF52A7A8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21310600" y="78790800"/>
           <a:ext cx="6998060" cy="1492327"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>184150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6959957</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>1600273</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="Picture 155">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96D130D2-5387-5598-E931-16011B4AA118}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21266150" y="74930000"/>
           <a:ext cx="6940907" cy="1416123"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-[...1715 lines deleted...]
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>146050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>273050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6318567</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>1612969</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A662F28-242A-EDF8-FC80-49F658201746}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21393150" y="45154850"/>
           <a:ext cx="6172517" cy="1339919"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>177800</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>158750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>6312215</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>1498669</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A958B58-57D1-2F5F-0F1A-559D4F84B5C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="21424900" y="46945550"/>
           <a:ext cx="6134415" cy="1339919"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>177800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7151687</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>1492250</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ECF7B41-221B-E1D0-E70C-7FAC1B61B881}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14052550" y="889000"/>
+          <a:ext cx="7119937" cy="1314450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>152401</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7210393</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>1473201</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4297BC2E-D16B-2E54-3315-7D8DA90A688D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14966950" y="2768601"/>
+          <a:ext cx="7153243" cy="1320800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>63500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7155921</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1397000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BD345FF-B796-9056-50D5-BB595D7CD0A3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14935200" y="4584700"/>
+          <a:ext cx="7130521" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>177800</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7175207</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1492250</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C142C75A-13B5-6899-E26D-0B62D834D2DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15087600" y="6616700"/>
+          <a:ext cx="6997407" cy="1301750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>88900</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>215900</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7156451</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1504950</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F562C171-F08F-47B4-BC66-2278BA1E1A9E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14998700" y="8547100"/>
+          <a:ext cx="7067551" cy="1289050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63501</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>139701</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7176233</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1454151</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{419F0F85-5AA0-105F-700B-2DD4F194F8F1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14973301" y="10375901"/>
+          <a:ext cx="7112732" cy="1314450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7169150</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1695535</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B24C5A20-C112-6A52-CF29-22F9EFE7C2A1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14954250" y="12192000"/>
+          <a:ext cx="7124700" cy="1644735"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>101600</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7150100</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1508105</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BE081F3-E991-0D1F-664C-16932508F3D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15011400" y="14243050"/>
+          <a:ext cx="7048500" cy="1311255"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7073900</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1796857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6518104A-2828-8A49-C269-77388DBE0EDF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14986000" y="15982950"/>
+          <a:ext cx="6997700" cy="1765107"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7188200</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1422463</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{649559D4-D580-80D0-2A43-697536BAE3BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15074900" y="18053050"/>
+          <a:ext cx="7150100" cy="1225613"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>133351</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7193643</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1447801</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F252208B-E71D-5D13-13CE-9A941C0D8D05}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15062200" y="19894551"/>
+          <a:ext cx="7168243" cy="1314450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7169970</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1384300</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F070424A-D421-3758-F20D-4429B97FF73A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15113000" y="21856700"/>
+          <a:ext cx="7093770" cy="1193800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>95251</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>177800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7156451</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>1464956</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{838D2CE0-9000-BA9D-A147-C3CE6D2FDF0A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15132051" y="23749000"/>
+          <a:ext cx="7061200" cy="1287156"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>88901</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>120650</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7156451</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1427545</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{128DB73C-8D22-4457-909A-B3922D23CF7C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15125701" y="25596850"/>
+          <a:ext cx="7067550" cy="1306895"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7061200</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1301810</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC83FE5B-334D-2B89-2392-B9174D61F518}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15081250" y="27520900"/>
+          <a:ext cx="7016750" cy="1162110"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7052521</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1403350</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9134C332-2F66-9145-1232-9F5730AB35F0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15087600" y="29324300"/>
+          <a:ext cx="7001721" cy="1365250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>76201</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7143751</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1448207</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B71CE58B-476F-A90C-DEAB-20DC5F5E9DEC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15113001" y="31330900"/>
+          <a:ext cx="7067550" cy="1308507"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>101600</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7118350</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>1465569</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1751EA5D-C572-3F06-5065-A01728D1DBAB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15068550" y="33197800"/>
+          <a:ext cx="7086600" cy="1363969"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>184150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7150100</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1530629</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91111550-4D7A-CAA4-C299-F4043D13EDCC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15055850" y="35185350"/>
+          <a:ext cx="7131050" cy="1346479"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7181851</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>1663781</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{622627BD-7A65-27CE-4F84-8D03C8B76A40}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15074901" y="37001450"/>
+          <a:ext cx="7143750" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>241300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7143750</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1308155</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7146D9A8-42D6-C8E9-EDEE-0A79837CCC10}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15252700" y="39052500"/>
+          <a:ext cx="7080250" cy="1066855"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>69850</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7173825</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1422400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{397DEE43-A3DF-D51E-9C19-4ABD403D9ABF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15227300" y="40786050"/>
+          <a:ext cx="7135725" cy="1352550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>50801</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>127001</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7194551</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1441451</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3662F28A-CF1B-C458-AADE-0D8589761A21}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15240001" y="42748201"/>
+          <a:ext cx="7143750" cy="1314450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>25401</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7188201</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1606630</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27F592B5-7BA7-5E5B-B67C-DDFCD0F2F612}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15214601" y="46843950"/>
+          <a:ext cx="7162800" cy="1549480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63501</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>127000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7194551</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1689180</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C8C7389-95BE-B9B6-B5F7-2050960022C3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15252701" y="45008800"/>
+          <a:ext cx="7131050" cy="1562180"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63501</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7162801</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1593929</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14A565E4-8956-4F0E-FC71-D31CF22840CC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15252701" y="48742600"/>
+          <a:ext cx="7099300" cy="1543129"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7010400</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1682831</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98A4DA78-C9B1-AFFD-150F-87CC6EB045D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15233650" y="50711100"/>
+          <a:ext cx="6965950" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>19051</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7156451</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>1663781</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Picture 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3870D7FD-82E6-8834-415F-15B7E530C8E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15208251" y="53155850"/>
+          <a:ext cx="7137400" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>19051</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>69850</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7086601</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1619330</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAA063B9-577A-5033-9A9C-03CC9E6AF8ED}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15208251" y="55289450"/>
+          <a:ext cx="7067550" cy="1549480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44451</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7169151</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1755479</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE75F4CF-D054-4672-04BA-3037E42E28A3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15233651" y="59201050"/>
+          <a:ext cx="7124700" cy="1698329"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>12701</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7143751</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>1770113</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Picture 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A32BCF-E224-6941-CD85-F536458C638A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15201901" y="61093350"/>
+          <a:ext cx="7131050" cy="1725663"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7124700</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>1737759</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ECCE858-F68A-0B93-9970-10DA6A2F54D7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15246350" y="62998350"/>
+          <a:ext cx="7067550" cy="1693309"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7131050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>1754207</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Picture 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91544F31-4703-ACD3-A480-D204208A481A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15227300" y="64890650"/>
+          <a:ext cx="7092950" cy="1722457"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7118351</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1776238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33E4369E-02C2-6BDB-F7E4-6C76A3FC743A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15227301" y="66795650"/>
+          <a:ext cx="7080250" cy="1744488"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7137401</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>1565344</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A53DB8C-EBA0-53C2-81E0-1A47BA1F8DCA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15227301" y="68713350"/>
+          <a:ext cx="7099300" cy="1520894"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7138301</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>1562100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49746B0C-0A97-9758-7A83-53EEC3A53773}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15240000" y="70592950"/>
+          <a:ext cx="7087501" cy="1543050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>19051</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>25400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7202375</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1549400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50956BD3-357B-8A31-BE09-AF4887CF38EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15208251" y="72504300"/>
+          <a:ext cx="7183324" cy="1524000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>50801</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>63500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7086601</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>1765387</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{273E7088-18C9-359E-F8C5-48B719049D35}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15240001" y="74447400"/>
+          <a:ext cx="7035800" cy="1701887"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>50801</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7111242</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1568451</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C918795-D127-C9A8-C2BA-77F09F535040}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15220950" y="76339701"/>
+          <a:ext cx="7079492" cy="1517650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4948,1542 +5051,1673 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSBAF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/MIPF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFCF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2017_150517_111250.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMMF" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/EMF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SUNONF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IAF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSDF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FIPF" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLCF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/LTTAF3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAHF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSBCF" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSDYF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/TSF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2026_100426_110122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_10_2017_141117_125836.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/USTF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMCF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMFF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/NHEW" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSUSDF" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMCF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_7_2017_170817_112423.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/GAF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SBPDF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSCF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/RIFF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FSOF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_3_2017_190417_153221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SESF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/BSF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMAAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSETSF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Downloads_Pdf/Portfolio_Archives/2026/Apr/Equity/SUNIPA.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSBAF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/MIPF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFCF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2017_150517_111250.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMMF" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/EMF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SUNONF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IAF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSDF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FIPF" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLCF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/LTTAF3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAHF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSBCF" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSDYF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/TSF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2026_100426_110122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_10_2017_141117_125836.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/USTF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMCF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMFF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/NHEW" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSUSDF" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMCF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_7_2017_170817_112423.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/GAF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SBPDF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSCF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/RIFF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FSOF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_3_2017_190417_153221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SESF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/BSF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMAAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSETSF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Downloads_Pdf/Portfolio_Archives/2026/May/Equity/SUNIPA.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95621368-C8CD-4DC0-B933-D14C9F72AA92}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K56"/>
+  <dimension ref="A1:L56"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" topLeftCell="A42" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="E1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="K48" sqref="K48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.7265625" style="8" customWidth="1"/>
     <col min="2" max="2" width="49.453125" style="9" customWidth="1"/>
     <col min="3" max="3" width="12.1796875" style="5" customWidth="1"/>
     <col min="4" max="5" width="20.7265625" style="7" customWidth="1"/>
     <col min="6" max="6" width="12.7265625" style="7" customWidth="1"/>
-    <col min="7" max="7" width="15.7265625" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="9.1796875" style="4"/>
+    <col min="7" max="7" width="16.7265625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="15.7265625" style="7" customWidth="1"/>
+    <col min="9" max="10" width="12.7265625" style="7" customWidth="1"/>
+    <col min="11" max="11" width="103.453125" style="4" customWidth="1"/>
+    <col min="12" max="12" width="129.08984375" style="4" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
-      <c r="G1" s="44"/>
-      <c r="H1" s="4"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="43"/>
       <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
     </row>
-    <row r="2" spans="1:11" ht="42" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:12" ht="42" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H2" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="I2" s="1" t="s">
+      <c r="J2" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="J2" s="2" t="s">
+      <c r="K2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="K2" s="2" t="s">
+      <c r="L2" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="3" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
         <v>126</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>92</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>52</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>53</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I3" s="31" t="s">
+      <c r="G3" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="H3" s="44" t="s">
+        <v>163</v>
+      </c>
+      <c r="I3" s="44" t="s">
+        <v>164</v>
+      </c>
+      <c r="J3" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J3" s="47"/>
-      <c r="K3" s="14"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="14"/>
     </row>
-    <row r="4" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>93</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>55</v>
       </c>
       <c r="E4" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G4" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="31" t="s">
+      <c r="G4" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="H4" s="44" t="s">
+        <v>168</v>
+      </c>
+      <c r="I4" s="44" t="s">
+        <v>169</v>
+      </c>
+      <c r="J4" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J4" s="14"/>
       <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
     </row>
-    <row r="5" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="33" t="s">
         <v>57</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>114</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G5" s="45" t="s">
+      <c r="G5" s="22" t="s">
+        <v>171</v>
+      </c>
+      <c r="H5" s="44" t="s">
+        <v>170</v>
+      </c>
+      <c r="I5" s="44" t="s">
         <v>172</v>
       </c>
-      <c r="H5" s="45" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="31" t="s">
+      <c r="J5" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="14"/>
       <c r="K5" s="14"/>
+      <c r="L5" s="14"/>
     </row>
-    <row r="6" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="33" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>60</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>115</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="45" t="s">
+      <c r="G6" s="22" t="s">
         <v>174</v>
       </c>
-      <c r="H6" s="45" t="s">
+      <c r="H6" s="44" t="s">
+        <v>173</v>
+      </c>
+      <c r="I6" s="44" t="s">
         <v>175</v>
       </c>
-      <c r="I6" s="31" t="s">
+      <c r="J6" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="14"/>
       <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
     </row>
-    <row r="7" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>94</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>64</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>63</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G7" s="45" t="s">
+      <c r="G7" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="H7" s="54" t="s">
         <v>176</v>
       </c>
-      <c r="H7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="31" t="s">
+      <c r="I7" s="44" t="s">
+        <v>178</v>
+      </c>
+      <c r="J7" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="14"/>
       <c r="K7" s="14"/>
+      <c r="L7" s="14"/>
     </row>
-    <row r="8" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>95</v>
       </c>
       <c r="C8" s="33" t="s">
-        <v>240</v>
+        <v>157</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>66</v>
       </c>
       <c r="E8" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="45" t="s">
+      <c r="G8" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="H8" s="44" t="s">
         <v>179</v>
       </c>
-      <c r="I8" s="31" t="s">
+      <c r="I8" s="44" t="s">
+        <v>180</v>
+      </c>
+      <c r="J8" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J8" s="14"/>
       <c r="K8" s="14"/>
+      <c r="L8" s="14"/>
     </row>
-    <row r="9" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="22" t="s">
         <v>123</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>124</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="45" t="s">
+      <c r="G9" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="H9" s="44" t="s">
         <v>181</v>
       </c>
-      <c r="I9" s="31" t="s">
+      <c r="I9" s="44" t="s">
+        <v>183</v>
+      </c>
+      <c r="J9" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J9" s="14"/>
       <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
     </row>
-    <row r="10" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>96</v>
       </c>
       <c r="C10" s="33" t="s">
         <v>68</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="22" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G10" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="31" t="s">
+      <c r="G10" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>184</v>
+      </c>
+      <c r="I10" s="44" t="s">
+        <v>185</v>
+      </c>
+      <c r="J10" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J10" s="14"/>
       <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
     </row>
-    <row r="11" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>97</v>
       </c>
       <c r="C11" s="33" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>53</v>
       </c>
       <c r="E11" s="22" t="s">
         <v>116</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G11" s="58" t="s">
-[...5 lines deleted...]
-      <c r="I11" s="31" t="s">
+      <c r="G11" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="H11" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="I11" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="J11" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J11" s="14"/>
       <c r="K11" s="14"/>
+      <c r="L11" s="14"/>
     </row>
-    <row r="12" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="22" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>146</v>
       </c>
-      <c r="C12" s="48">
+      <c r="C12" s="47">
         <v>45839</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>147</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F12" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="G12" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I12" s="31" t="s">
+      <c r="G12" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>189</v>
+      </c>
+      <c r="I12" s="44" t="s">
+        <v>191</v>
+      </c>
+      <c r="J12" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J12" s="45"/>
-      <c r="K12" s="14"/>
+      <c r="K12" s="44"/>
+      <c r="L12" s="14"/>
     </row>
-    <row r="13" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="22" t="s">
         <v>110</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>121</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>71</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>72</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F13" s="11" t="s">
+      <c r="F13" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="G13" s="58" t="s">
-        <v>188</v>
+      <c r="G13" s="22" t="s">
+        <v>193</v>
       </c>
       <c r="H13" s="45" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="I13" s="31" t="s">
+        <v>192</v>
+      </c>
+      <c r="I13" s="60" t="s">
+        <v>194</v>
+      </c>
+      <c r="J13" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J13" s="14"/>
       <c r="K13" s="14"/>
+      <c r="L13" s="14"/>
     </row>
-    <row r="14" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="22" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>98</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>75</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>117</v>
       </c>
-      <c r="F14" s="11" t="s">
+      <c r="F14" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="G14" s="58" t="s">
-        <v>190</v>
+      <c r="G14" s="22" t="s">
+        <v>174</v>
       </c>
       <c r="H14" s="45" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="I14" s="31" t="s">
+        <v>195</v>
+      </c>
+      <c r="I14" s="60" t="s">
+        <v>196</v>
+      </c>
+      <c r="J14" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J14" s="14"/>
       <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
     </row>
-    <row r="15" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>99</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>77</v>
       </c>
       <c r="D15" s="32" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G15" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I15" s="31" t="s">
+      <c r="G15" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="H15" s="44" t="s">
+        <v>197</v>
+      </c>
+      <c r="I15" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="J15" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J15" s="14"/>
       <c r="K15" s="14"/>
+      <c r="L15" s="14"/>
     </row>
-    <row r="16" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:12" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>100</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>79</v>
       </c>
       <c r="D16" s="32" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G16" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I16" s="31" t="s">
+      <c r="G16" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="I16" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="J16" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="K16" s="53"/>
+      <c r="L16" s="51"/>
     </row>
-    <row r="17" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:12" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="22" t="s">
         <v>138</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>144</v>
       </c>
       <c r="C17" s="33" t="s">
         <v>141</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>139</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F17" s="11" t="s">
+      <c r="F17" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="G17" s="43" t="s">
-[...5 lines deleted...]
-      <c r="I17" s="31" t="s">
+      <c r="G17" s="22" t="s">
+        <v>202</v>
+      </c>
+      <c r="H17" s="61" t="s">
+        <v>201</v>
+      </c>
+      <c r="I17" s="60" t="s">
+        <v>203</v>
+      </c>
+      <c r="J17" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J17" s="52"/>
-      <c r="K17" s="54"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="52"/>
     </row>
-    <row r="18" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>101</v>
       </c>
       <c r="C18" s="33" t="s">
         <v>80</v>
       </c>
       <c r="D18" s="32" t="s">
         <v>81</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G18" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I18" s="31" t="s">
+      <c r="G18" s="22" t="s">
+        <v>205</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>204</v>
+      </c>
+      <c r="I18" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="J18" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
     </row>
-    <row r="19" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="22" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>102</v>
       </c>
       <c r="C19" s="33" t="s">
         <v>83</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E19" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G19" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I19" s="31" t="s">
+      <c r="G19" s="22" t="s">
+        <v>208</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>207</v>
+      </c>
+      <c r="I19" s="44" t="s">
+        <v>209</v>
+      </c>
+      <c r="J19" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J19" s="14"/>
       <c r="K19" s="14"/>
+      <c r="L19" s="14"/>
     </row>
-    <row r="20" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>103</v>
       </c>
       <c r="C20" s="33" t="s">
         <v>85</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>86</v>
       </c>
       <c r="E20" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G20" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I20" s="31" t="s">
+      <c r="G20" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="H20" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="I20" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="J20" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J20" s="14"/>
       <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
     </row>
-    <row r="21" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>104</v>
       </c>
       <c r="C21" s="35" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="34" t="s">
         <v>122</v>
       </c>
       <c r="F21" s="36" t="s">
         <v>89</v>
       </c>
-      <c r="G21" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I21" s="37" t="s">
+      <c r="G21" s="34" t="s">
+        <v>214</v>
+      </c>
+      <c r="H21" s="44" t="s">
+        <v>213</v>
+      </c>
+      <c r="I21" s="44" t="s">
+        <v>215</v>
+      </c>
+      <c r="J21" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
     </row>
-    <row r="22" spans="1:11" s="14" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:12" s="14" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C22" s="33" t="s">
         <v>90</v>
       </c>
       <c r="D22" s="34" t="s">
         <v>119</v>
       </c>
       <c r="E22" s="34" t="s">
         <v>122</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G22" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I22" s="31" t="s">
+      <c r="G22" s="22" t="s">
+        <v>217</v>
+      </c>
+      <c r="H22" s="44" t="s">
+        <v>216</v>
+      </c>
+      <c r="I22" s="44" t="s">
+        <v>218</v>
+      </c>
+      <c r="J22" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J22"/>
+      <c r="K22"/>
     </row>
-    <row r="23" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="22" t="s">
         <v>140</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>143</v>
       </c>
       <c r="C23" s="33" t="s">
-        <v>241</v>
+        <v>158</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>142</v>
       </c>
       <c r="E23" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="G23" s="43" t="s">
-[...5 lines deleted...]
-      <c r="I23" s="31" t="s">
+      <c r="G23" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="H23" s="61" t="s">
+        <v>219</v>
+      </c>
+      <c r="I23" s="44" t="s">
+        <v>221</v>
+      </c>
+      <c r="J23" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J23" s="14"/>
       <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
     </row>
-    <row r="24" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>106</v>
       </c>
       <c r="C24" s="33" t="s">
         <v>109</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="G24" s="43" t="s">
-[...5 lines deleted...]
-      <c r="I24" s="31" t="s">
+      <c r="G24" s="22" t="s">
+        <v>223</v>
+      </c>
+      <c r="H24" s="61" t="s">
+        <v>222</v>
+      </c>
+      <c r="I24" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="J24" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J24" s="14"/>
       <c r="K24" s="14"/>
+      <c r="L24" s="14"/>
     </row>
-    <row r="25" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="22" t="s">
         <v>148</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>150</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>149</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="22" t="s">
         <v>122</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="G25" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="31" t="s">
+      <c r="G25" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="H25" s="44" t="s">
+        <v>225</v>
+      </c>
+      <c r="I25" s="44" t="s">
+        <v>227</v>
+      </c>
+      <c r="J25" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J25" s="14"/>
       <c r="K25" s="14"/>
+      <c r="L25" s="14"/>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="19"/>
       <c r="C26" s="28"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
-      <c r="G26" s="40"/>
-[...2 lines deleted...]
-      <c r="J26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="17"/>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A27" s="27" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="19"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
-      <c r="G27" s="40"/>
-      <c r="H27" s="18"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="40"/>
       <c r="I27" s="18"/>
+      <c r="J27" s="18"/>
     </row>
-    <row r="28" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="25">
         <v>43187</v>
       </c>
       <c r="D28" s="29" t="s">
         <v>5</v>
       </c>
       <c r="E28" s="23" t="s">
         <v>122</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G28" s="46" t="s">
-        <v>156</v>
+      <c r="G28" s="23" t="s">
+        <v>228</v>
       </c>
       <c r="H28" s="45" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="I28" s="62" t="s">
+        <v>229</v>
+      </c>
+      <c r="I28" s="44" t="s">
+        <v>231</v>
+      </c>
+      <c r="J28" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="J28" s="14"/>
       <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
     </row>
-    <row r="29" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="25">
         <v>43286</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="23" t="s">
         <v>122</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G29" s="46" t="s">
-        <v>159</v>
+      <c r="G29" s="23" t="s">
+        <v>228</v>
       </c>
       <c r="H29" s="45" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-      <c r="J29" s="14"/>
+        <v>230</v>
+      </c>
+      <c r="I29" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="J29" s="59"/>
       <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
     </row>
-    <row r="30" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="25">
         <v>42692</v>
       </c>
       <c r="D30" s="29" t="s">
         <v>12</v>
       </c>
       <c r="E30" s="23" t="s">
         <v>122</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G30" s="46" t="s">
-        <v>160</v>
+      <c r="G30" s="23" t="s">
+        <v>228</v>
       </c>
       <c r="H30" s="45" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="I30" s="61" t="s">
+        <v>233</v>
+      </c>
+      <c r="I30" s="44" t="s">
+        <v>236</v>
+      </c>
+      <c r="J30" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="J30" s="14"/>
       <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
     </row>
-    <row r="31" spans="1:11" ht="194.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:12" ht="194.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="25">
         <v>42818</v>
       </c>
       <c r="D31" s="29" t="s">
         <v>12</v>
       </c>
       <c r="E31" s="23" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G31" s="46" t="s">
-        <v>161</v>
+      <c r="G31" s="23" t="s">
+        <v>228</v>
       </c>
       <c r="H31" s="45" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-      <c r="J31" s="14"/>
+        <v>234</v>
+      </c>
+      <c r="I31" s="44" t="s">
+        <v>237</v>
+      </c>
+      <c r="J31" s="57"/>
       <c r="K31" s="14"/>
+      <c r="L31" s="14"/>
     </row>
-    <row r="32" spans="1:11" ht="170.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:12" ht="170.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="24" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="25">
         <v>42921</v>
       </c>
       <c r="D32" s="29" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="23" t="s">
         <v>122</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G32" s="46" t="s">
-        <v>162</v>
+      <c r="G32" s="23" t="s">
+        <v>228</v>
       </c>
       <c r="H32" s="45" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-      <c r="J32" s="14"/>
+        <v>235</v>
+      </c>
+      <c r="I32" s="44" t="s">
+        <v>238</v>
+      </c>
+      <c r="J32" s="57"/>
       <c r="K32" s="14"/>
+      <c r="L32" s="14"/>
     </row>
-    <row r="33" spans="1:11" ht="200.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:12" ht="200.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="25">
         <v>43006</v>
       </c>
       <c r="D33" s="29" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="23" t="s">
         <v>122</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G33" s="46" t="s">
-        <v>163</v>
+      <c r="G33" s="23" t="s">
+        <v>228</v>
       </c>
       <c r="H33" s="45" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-      <c r="J33" s="14"/>
+        <v>234</v>
+      </c>
+      <c r="I33" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="J33" s="57"/>
       <c r="K33" s="14"/>
+      <c r="L33" s="14"/>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A34" s="19"/>
       <c r="B34" s="19"/>
       <c r="C34" s="26"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
-      <c r="G34" s="13"/>
-[...1 lines deleted...]
-      <c r="I34" s="16"/>
+      <c r="G34" s="17"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="16"/>
     </row>
-    <row r="35" spans="1:11" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:12" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
-      <c r="H35" s="21"/>
       <c r="I35" s="21"/>
+      <c r="J35" s="21"/>
     </row>
-    <row r="36" spans="1:11" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:12" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="5"/>
     </row>
-    <row r="37" spans="1:11" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:12" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="5"/>
     </row>
-    <row r="38" spans="1:11" ht="42.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:12" ht="42" x14ac:dyDescent="0.3">
       <c r="A38" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>112</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>120</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="1" t="s">
+      <c r="G38" s="62" t="s">
+        <v>166</v>
+      </c>
+      <c r="H38" s="62" t="s">
+        <v>161</v>
+      </c>
+      <c r="I38" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="I38" s="1" t="s">
+      <c r="J38" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="J38" s="2" t="s">
+      <c r="K38" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="K38" s="2" t="s">
+      <c r="L38" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="39" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C39" s="10">
         <v>43544</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E39" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F39" s="49" t="s">
+      <c r="F39" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="G39" s="51" t="s">
-[...5 lines deleted...]
-      <c r="I39" s="31" t="s">
+      <c r="G39" s="22" t="s">
+        <v>241</v>
+      </c>
+      <c r="H39" s="53" t="s">
+        <v>240</v>
+      </c>
+      <c r="I39" s="49" t="s">
+        <v>242</v>
+      </c>
+      <c r="J39" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J39" s="30"/>
       <c r="K39" s="30"/>
+      <c r="L39" s="30"/>
     </row>
-    <row r="40" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="22" t="s">
         <v>108</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="10">
         <v>38698</v>
       </c>
       <c r="D40" s="22" t="s">
         <v>130</v>
       </c>
       <c r="E40" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F40" s="11" t="s">
+      <c r="F40" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="G40" s="51" t="s">
-[...5 lines deleted...]
-      <c r="I40" s="31" t="s">
+      <c r="G40" s="22" t="s">
+        <v>241</v>
+      </c>
+      <c r="H40" s="53" t="s">
+        <v>243</v>
+      </c>
+      <c r="I40" s="49" t="s">
+        <v>244</v>
+      </c>
+      <c r="J40" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J40" s="30"/>
       <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
     </row>
-    <row r="41" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="22" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="33">
         <v>43640</v>
       </c>
       <c r="D41" s="22" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F41" s="22" t="s">
+      <c r="F41" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="G41" s="58" t="s">
-[...5 lines deleted...]
-      <c r="I41" s="31" t="s">
+      <c r="G41" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="H41" s="45" t="s">
+        <v>245</v>
+      </c>
+      <c r="I41" s="49" t="s">
+        <v>247</v>
+      </c>
+      <c r="J41" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J41" s="30"/>
       <c r="K41" s="30"/>
+      <c r="L41" s="30"/>
     </row>
-    <row r="42" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C42" s="33">
         <v>39195</v>
       </c>
       <c r="D42" s="22" t="s">
         <v>132</v>
       </c>
       <c r="E42" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F42" s="22" t="s">
-[...8 lines deleted...]
-      <c r="I42" s="31" t="s">
+      <c r="F42" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="G42" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="H42" s="45" t="s">
+        <v>248</v>
+      </c>
+      <c r="I42" s="49" t="s">
+        <v>249</v>
+      </c>
+      <c r="J42" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J42" s="30"/>
       <c r="K42" s="30"/>
+      <c r="L42" s="30"/>
     </row>
-    <row r="43" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C43" s="38">
         <v>43369</v>
       </c>
       <c r="D43" s="22" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F43" s="22" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="F43" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="G43" s="22" t="s">
+        <v>251</v>
       </c>
       <c r="H43" s="22" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="I43" s="31" t="s">
+        <v>250</v>
+      </c>
+      <c r="I43" s="49" t="s">
+        <v>252</v>
+      </c>
+      <c r="J43" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J43" s="30"/>
       <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
     </row>
-    <row r="44" spans="1:11" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="22" t="s">
         <v>107</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C44" s="3">
         <v>37504</v>
       </c>
       <c r="D44" s="22" t="s">
         <v>134</v>
       </c>
       <c r="E44" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F44" s="52" t="s">
+      <c r="F44" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="G44" s="51" t="s">
-[...5 lines deleted...]
-      <c r="I44" s="31" t="s">
+      <c r="G44" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="H44" s="53" t="s">
+        <v>253</v>
+      </c>
+      <c r="I44" s="49" t="s">
+        <v>254</v>
+      </c>
+      <c r="J44" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J44" s="30"/>
       <c r="K44" s="30"/>
+      <c r="L44" s="30"/>
     </row>
-    <row r="45" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="22" t="s">
         <v>128</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C45" s="38">
         <v>35782</v>
       </c>
       <c r="D45" s="22" t="s">
         <v>135</v>
       </c>
       <c r="E45" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F45" s="22" t="s">
+      <c r="F45" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="G45" s="56" t="s">
-[...5 lines deleted...]
-      <c r="I45" s="31" t="s">
+      <c r="G45" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="H45" s="53" t="s">
+        <v>255</v>
+      </c>
+      <c r="I45" s="49" t="s">
+        <v>256</v>
+      </c>
+      <c r="J45" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J45" s="30"/>
       <c r="K45" s="30"/>
+      <c r="L45" s="30"/>
     </row>
-    <row r="46" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C46" s="39">
         <v>39895</v>
       </c>
       <c r="D46" s="22" t="s">
         <v>136</v>
       </c>
       <c r="E46" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F46" s="22" t="s">
+      <c r="F46" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="G46" s="46" t="s">
-[...5 lines deleted...]
-      <c r="I46" s="31" t="s">
+      <c r="G46" s="22" t="s">
+        <v>257</v>
+      </c>
+      <c r="H46" s="45" t="s">
+        <v>258</v>
+      </c>
+      <c r="I46" s="49" t="s">
+        <v>259</v>
+      </c>
+      <c r="J46" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J46"/>
-      <c r="K46" s="30"/>
+      <c r="K46"/>
+      <c r="L46" s="30"/>
     </row>
-    <row r="47" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="22" t="s">
         <v>129</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C47" s="3">
         <v>39895</v>
       </c>
       <c r="D47" s="22" t="s">
         <v>137</v>
       </c>
       <c r="E47" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F47" s="22" t="s">
+      <c r="F47" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="G47" s="42" t="s">
-[...5 lines deleted...]
-      <c r="I47" s="31" t="s">
+      <c r="G47" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="H47" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="I47" s="49" t="s">
+        <v>262</v>
+      </c>
+      <c r="J47" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J47" s="30"/>
       <c r="K47" s="30"/>
+      <c r="L47" s="30"/>
     </row>
-    <row r="48" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="22" t="s">
         <v>127</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C48" s="3">
         <v>40245</v>
       </c>
       <c r="D48" s="22" t="s">
         <v>39</v>
       </c>
       <c r="E48" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F48" s="22" t="s">
+      <c r="F48" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="G48" s="42" t="s">
-[...5 lines deleted...]
-      <c r="I48" s="31" t="s">
+      <c r="G48" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="H48" s="42" t="s">
+        <v>263</v>
+      </c>
+      <c r="I48" s="49" t="s">
+        <v>265</v>
+      </c>
+      <c r="J48" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J48" s="30"/>
       <c r="K48" s="30"/>
+      <c r="L48" s="30"/>
     </row>
-    <row r="49" spans="1:11" ht="150" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="22" t="s">
         <v>152</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>153</v>
       </c>
       <c r="C49" s="33" t="s">
         <v>154</v>
       </c>
       <c r="D49" s="22" t="s">
         <v>155</v>
       </c>
       <c r="E49" s="22" t="s">
         <v>122</v>
       </c>
-      <c r="F49" s="22" t="s">
+      <c r="F49" s="50" t="s">
         <v>122</v>
       </c>
-      <c r="G49" s="45" t="s">
-[...5 lines deleted...]
-      <c r="I49" s="31" t="s">
+      <c r="G49" s="22" t="s">
+        <v>266</v>
+      </c>
+      <c r="H49" s="44" t="s">
+        <v>267</v>
+      </c>
+      <c r="I49" s="49" t="s">
+        <v>268</v>
+      </c>
+      <c r="J49" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="J49" s="55" t="s">
-[...2 lines deleted...]
-      <c r="K49" s="14"/>
+      <c r="K49" s="53" t="s">
+        <v>156</v>
+      </c>
+      <c r="L49" s="14"/>
     </row>
-    <row r="50" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C50" s="60"/>
+    <row r="50" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="55" t="s">
+        <v>162</v>
+      </c>
+      <c r="B50" s="56"/>
+      <c r="C50" s="56"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C51" s="60"/>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A51" s="56"/>
+      <c r="B51" s="56"/>
+      <c r="C51" s="56"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C52" s="60"/>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A52" s="56"/>
+      <c r="B52" s="56"/>
+      <c r="C52" s="56"/>
       <c r="D52" s="12"/>
       <c r="E52" s="12"/>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C53" s="60"/>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A53" s="56"/>
+      <c r="B53" s="56"/>
+      <c r="C53" s="56"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C54" s="60"/>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A54" s="56"/>
+      <c r="B54" s="56"/>
+      <c r="C54" s="56"/>
       <c r="D54" s="12"/>
       <c r="E54" s="12"/>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C55" s="60"/>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A55" s="56"/>
+      <c r="B55" s="56"/>
+      <c r="C55" s="56"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A56" s="12"/>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A50:C55"/>
-    <mergeCell ref="I30:I33"/>
-    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J30:J33"/>
+    <mergeCell ref="J28:J29"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="I14" r:id="rId1" xr:uid="{EED691CB-F686-4199-BDD8-494DD4F3F528}"/>
-[...38 lines deleted...]
-    <hyperlink ref="I28:I29" r:id="rId40" display="Portfolio" xr:uid="{3FF3D905-0110-462E-9741-DD4DA83AAEA5}"/>
+    <hyperlink ref="J14" r:id="rId1" xr:uid="{EED691CB-F686-4199-BDD8-494DD4F3F528}"/>
+    <hyperlink ref="J15" r:id="rId2" xr:uid="{785D801B-7085-4AEB-9A56-A9ABA09A2BAB}"/>
+    <hyperlink ref="J30" r:id="rId3" xr:uid="{38AE5F6A-3F21-4654-B7AA-814F3F437981}"/>
+    <hyperlink ref="J30:J31" r:id="rId4" display="Portfolio" xr:uid="{06B4FC7C-BB92-43E3-85DA-17EF917004BB}"/>
+    <hyperlink ref="J30:J32" r:id="rId5" display="Portfolio" xr:uid="{45196E7A-8816-4136-B9AD-0DEB5116C153}"/>
+    <hyperlink ref="J30:J33" r:id="rId6" display="Portfolio" xr:uid="{40CBF78D-A1ED-4900-A0EC-FF354127CE27}"/>
+    <hyperlink ref="J39" r:id="rId7" xr:uid="{415E0694-E448-4A28-AFDF-CCFC99E10BCC}"/>
+    <hyperlink ref="J16" r:id="rId8" xr:uid="{EE215BAD-6F72-44D7-BAF4-31E20608F749}"/>
+    <hyperlink ref="J18" r:id="rId9" xr:uid="{4BD1D004-EA6E-4766-8512-D0FA858134A2}"/>
+    <hyperlink ref="J19" r:id="rId10" xr:uid="{EDC5280A-3924-4F2C-828F-88ED736AFA85}"/>
+    <hyperlink ref="J20" r:id="rId11" xr:uid="{E1CA1BE9-E068-432F-8CA6-6C121EF8DB4A}"/>
+    <hyperlink ref="J21" r:id="rId12" xr:uid="{B00D76D2-E828-4414-97A1-57C168060E37}"/>
+    <hyperlink ref="J22" r:id="rId13" xr:uid="{5755B7C3-E39B-42B0-8A33-9A866B79D5AC}"/>
+    <hyperlink ref="J24" r:id="rId14" xr:uid="{3E204F9B-B1CA-4D36-9C01-63D383F6ED7A}"/>
+    <hyperlink ref="J40" r:id="rId15" xr:uid="{A428DD7B-8DFB-4C22-BC81-66A2D624EB11}"/>
+    <hyperlink ref="J44" r:id="rId16" xr:uid="{B730E2AC-B14D-4534-994A-1DC25DAF09A9}"/>
+    <hyperlink ref="J45" r:id="rId17" xr:uid="{82070025-2C53-43FD-8C2D-2664A2242E77}"/>
+    <hyperlink ref="J48" r:id="rId18" xr:uid="{DFBAE9FF-AC0C-40E6-B43E-3AD720142FCA}"/>
+    <hyperlink ref="J41" r:id="rId19" xr:uid="{ED7857D5-4976-442E-A54D-7B1A7E587ABE}"/>
+    <hyperlink ref="J46" r:id="rId20" xr:uid="{C80F5EE5-D243-4BFE-B091-C5D0997509FA}"/>
+    <hyperlink ref="J43" r:id="rId21" xr:uid="{BCB58E2B-AC8C-47AB-BD93-574BC515618A}"/>
+    <hyperlink ref="J47" r:id="rId22" xr:uid="{BBD45C35-A878-47F2-97D8-0D1545B4F64B}"/>
+    <hyperlink ref="J42" r:id="rId23" xr:uid="{D11AE3E4-A1F3-4302-B35F-D043CB5D64BD}"/>
+    <hyperlink ref="J17" r:id="rId24" xr:uid="{69122ED8-C155-47EB-B0E5-F7C2F31B6FC9}"/>
+    <hyperlink ref="J23" r:id="rId25" xr:uid="{9033F8A8-259D-4B8D-B6F5-0475F1E3DDAD}"/>
+    <hyperlink ref="J9" r:id="rId26" xr:uid="{B74A2825-15E7-4986-A6B4-00B7820E4848}"/>
+    <hyperlink ref="J10" r:id="rId27" xr:uid="{0DE67D32-1FC4-47B5-929B-4599DB210D7C}"/>
+    <hyperlink ref="J5" r:id="rId28" xr:uid="{99B223E8-A712-41F2-A625-B3087B82C794}"/>
+    <hyperlink ref="J4" r:id="rId29" xr:uid="{2CF02616-07B8-409D-ABBD-9BC40AE90E7D}"/>
+    <hyperlink ref="J6" r:id="rId30" xr:uid="{72A3DA85-3613-4831-B642-9E420B11583C}"/>
+    <hyperlink ref="J8" r:id="rId31" xr:uid="{1BBD66C5-A52B-42CA-8FD6-94EC63923CD7}"/>
+    <hyperlink ref="J11" r:id="rId32" xr:uid="{EDA9A6DC-F0F3-4D63-B4AC-2A784C1AA47E}"/>
+    <hyperlink ref="J3" r:id="rId33" xr:uid="{FA7E0D20-E574-4E09-90BE-AEDFF4D1DDCC}"/>
+    <hyperlink ref="J7" r:id="rId34" xr:uid="{1AE2D1F1-9C2C-43E0-86A6-23A0DC779906}"/>
+    <hyperlink ref="J13" r:id="rId35" xr:uid="{C05D26AF-088F-418F-88A2-46F6540DA4D4}"/>
+    <hyperlink ref="J12" r:id="rId36" xr:uid="{99CD63DB-D2B4-4992-B3BA-A3C766506863}"/>
+    <hyperlink ref="J25" r:id="rId37" xr:uid="{062AC6E8-397F-472F-B28D-37FDCE150877}"/>
+    <hyperlink ref="J49" r:id="rId38" xr:uid="{B592A200-541E-4AF3-BDD9-7E25FD344ED4}"/>
+    <hyperlink ref="J28" r:id="rId39" xr:uid="{BDF9AB5A-4C9B-4EF4-9E0A-601217A8CA85}"/>
+    <hyperlink ref="J28:J29" r:id="rId40" display="Portfolio" xr:uid="{3FF3D905-0110-462E-9741-DD4DA83AAEA5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="29" fitToHeight="0" orientation="landscape" r:id="rId41"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"Calibri"&amp;10&amp;KFF0000 "Sensitivity: Public"&amp;1#_x000D_</oddHeader>
   </headerFooter>
   <drawing r:id="rId42"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>