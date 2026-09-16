--- v6 (2026-06-28)
+++ v7 (2026-09-16)
@@ -1,210 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sundaramamc-my.sharepoint.com/personal/vivek_sundarammutual_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{198850C7-C046-4645-AC08-3036784CC950}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{57EE1527-14A7-492E-AC29-05F5E878A80A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{E804CC67-AE8C-4220-BF5D-835638619ACB}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$L$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="264">
   <si>
     <t>Scheme Name</t>
   </si>
   <si>
     <t>Investment Objective</t>
   </si>
   <si>
     <t>Inception Date</t>
   </si>
   <si>
     <t xml:space="preserve">Additional Benchmark </t>
   </si>
   <si>
     <t>Nifty 50</t>
   </si>
   <si>
-    <t xml:space="preserve">S&amp;P BSE 500 </t>
-[...1 lines deleted...]
-  <si>
     <t>Sundaram Infrastructure Advantage Fund</t>
   </si>
   <si>
     <t>Sundaram Long Term Tax Advantage Fund Series</t>
   </si>
   <si>
     <t>Series III</t>
   </si>
   <si>
     <t>Series IV</t>
   </si>
   <si>
-    <t xml:space="preserve">S&amp;P BSE 500 
-[...2 lines deleted...]
-  <si>
     <t>Sundaram Long Term Micro Cap Tax Advantage Fund Series III</t>
   </si>
   <si>
-    <t>Nifty Small Cap 100 Index</t>
-[...1 lines deleted...]
-  <si>
     <t>Sundaram Long Term Micro Cap Tax Advantage Fund Series IV</t>
   </si>
   <si>
     <t>Sundaram Long Term Micro Cap Tax Advantage Fund Series V</t>
   </si>
   <si>
     <t>Sundaram Long Term Micro Cap Tax Advantage Fund Series VI</t>
   </si>
   <si>
     <t>Sundaram Arbitrage Fund</t>
   </si>
   <si>
     <t>NIFTY 50 Arbitrage Index</t>
   </si>
   <si>
     <t>Nifty Equity Savings Index</t>
   </si>
   <si>
     <t>Sundaram Balanced Advantage Fund</t>
   </si>
   <si>
     <t xml:space="preserve">Fixed Income </t>
   </si>
   <si>
     <t>Sundaram Overnight Fund</t>
   </si>
   <si>
     <t>To generate income by investing in debt, money market instruments, cash and cash equivalents with overnight maturity / maturing in one business day. No Guarantee/ Assurance: Investors are neither being offered any guaranteed/indicated returns nor any guarantee on repayment of capital by the Schemes. There is also no guarantee of capital or return either by the mutual fund or by the sponsor or by the Asset management Company.</t>
   </si>
   <si>
     <t>NIFTY1D Rate Index</t>
   </si>
   <si>
-    <t>CRISIL 91D TBill</t>
-[...1 lines deleted...]
-  <si>
     <t>To provide a level of income consistent with the preservation of capital, liquidity and lower level of risk, through investments made primarily in money market and debt securities. The aim is to optimize returns while providing liquidity.</t>
   </si>
   <si>
     <t>The investment objective is to generate regular income by investing predominantly in debt and money market instruments.</t>
   </si>
   <si>
     <t>CRISIL 1Y TBill</t>
   </si>
   <si>
     <t>Sundaram Low Duration Fund</t>
   </si>
   <si>
     <t>To provide a level of income consistent with liquidity through investments made primarily in money market and debt securities.</t>
   </si>
   <si>
     <t>Sundaram Money Market Fund</t>
   </si>
   <si>
     <t>The investment objective of the scheme is to generate income by investing in a porfolio comprising of Money Market instruments having maturity up to one year.</t>
   </si>
   <si>
     <t>To generate income and capital appreciation by investing primarily in fixed income securities &amp; money market instruments.</t>
   </si>
   <si>
     <t>To generate income and capital appreciation by investing in Fixed Income Securities and Money Market Instruments.</t>
   </si>
   <si>
     <t>CRISIL10Y Gilt</t>
   </si>
   <si>
     <t>Sundaram Corporate Bond Fund</t>
   </si>
   <si>
     <t>To generate income and capital appreciation by investing predominantly in AA+ and above rated corporate bonds.</t>
   </si>
   <si>
     <t>To generate income and capital appreciation by predominantly investing in debt instruments of Banks, Public Sector Undertakings, Public Financial Institutions and Municipal Bonds.</t>
   </si>
   <si>
     <t>To generate income and capital appreciation through investments predominantly in fixed income securities and in equity and equity related instruments.</t>
   </si>
   <si>
     <t>CRISIL Hybrid 85+15 - Conservative Index</t>
-  </si>
-[...1 lines deleted...]
-    <t>TER Regular/ Direct (in%)</t>
   </si>
   <si>
     <t>The objective of the scheme is to achieve capital appreciation by investing predominantly in diversified stocks that are generally termed as small-cap stocks.</t>
   </si>
   <si>
     <t>Performance</t>
   </si>
   <si>
     <t>Riskometer</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Portfolio (Click on the link below)</t>
   </si>
   <si>
     <t>Nifty 50 TRI</t>
   </si>
   <si>
     <t>The objective of the scheme is to achieve capital appreciation by investing predominantly in diversified stocks that are generally termed as mid-cap stocks.</t>
   </si>
   <si>
     <t>Nifty Financial Services TRI</t>
   </si>
@@ -282,53 +265,50 @@
     <t>Nifty India Consumption TRI</t>
   </si>
   <si>
     <t>Sundaram Services Fund</t>
   </si>
   <si>
     <t>Sep'2018</t>
   </si>
   <si>
     <t>Nifty Services Sector TRI</t>
   </si>
   <si>
     <t>Nifty Infrastructure TRI</t>
   </si>
   <si>
     <t>Sep'2005</t>
   </si>
   <si>
     <t>Sundaram Financial Services Opportunities Fund</t>
   </si>
   <si>
     <t>Jun'2008</t>
   </si>
   <si>
     <t>Mar'2004</t>
-  </si>
-[...1 lines deleted...]
-    <t>MSCI ACWI TRI Index</t>
   </si>
   <si>
     <t>Sundaram Nifty 100 Equal Weight Fund</t>
   </si>
   <si>
     <t>Jul'2009</t>
   </si>
   <si>
     <t>Sundaram Aggressive Hybrid Fund</t>
   </si>
   <si>
     <t>Jan'2000</t>
   </si>
   <si>
     <t>CRISIL Hybrid 35+65
 Aggressive Index</t>
   </si>
   <si>
     <t>Sundaram Equity Savings Fund</t>
   </si>
   <si>
     <t>May'2002</t>
   </si>
   <si>
     <t>CRISIL 10 Yr GILT</t>
@@ -448,53 +428,50 @@
   </si>
   <si>
     <t>Sep' 2022</t>
   </si>
   <si>
     <t>To generate capital appreciation by dynamically investing in
 a mix of equity and equity related instruments across market
 capitalization (i.e., large, mid and small cap stocks).</t>
   </si>
   <si>
     <t>Sundaram ELSS Tax Saver Fund</t>
   </si>
   <si>
     <t>Sundaram Conservative Hybrid Fund</t>
   </si>
   <si>
     <t>Sundaram Medium Duration  Fund</t>
   </si>
   <si>
     <t>Sundaram Banking &amp; PSU Fund</t>
   </si>
   <si>
     <t>Nifty Liquid Index A-I</t>
   </si>
   <si>
-    <t>Ultra Short Duration Debt Index A-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Nifty Low Duration Debt Index A-I</t>
   </si>
   <si>
     <t>Nifty Money Market Index A-I</t>
   </si>
   <si>
     <t>Nifty Short Duration Debt Index A-II</t>
   </si>
   <si>
     <t>Nifty Medium Duration Debt Index A-III</t>
   </si>
   <si>
     <t>Nifty Corporate Bond Index A-II</t>
   </si>
   <si>
     <t>Nifty Banking &amp; PSU Debt Index A-II</t>
   </si>
   <si>
     <t>Sundaram Business Cycle Fund</t>
   </si>
   <si>
     <t>NIFTY 500 TRI</t>
   </si>
   <si>
     <t>Sundaram Multi Asset Allocation Fund</t>
@@ -538,409 +515,409 @@
     <t>Sundaram Income Plus Arbitrage Fund</t>
   </si>
   <si>
     <t>An open-ended fund of funds investing in units of debt oriented mutual fund schemes and arbitrage mutual fund schemes</t>
   </si>
   <si>
     <t>Jan'2026</t>
   </si>
   <si>
     <t>60% Nifty Short Duration Debt Index
 A-II + 40% Nifty 50 Arbitrage TRI</t>
   </si>
   <si>
     <t>Performance Not Availble as the Fund has not completed One year please</t>
   </si>
   <si>
     <t>Oct'2000</t>
   </si>
   <si>
     <t>Jan'2024</t>
   </si>
   <si>
     <t>CRISIL 1Y Tbill</t>
   </si>
   <si>
-    <t>SUNDARAM ASSET MANAGEMENT COMPANY  DASHBOARD  - MAY 2026</t>
-[...13 lines deleted...]
-  <si>
     <t>Bharath S, Rohit Seksaria, Shalav
 Saket (Overseas)</t>
   </si>
   <si>
     <t>Fund Managed by</t>
   </si>
   <si>
     <t>Ashwin Jain, Shalav Saket
 (Overseas)</t>
   </si>
   <si>
-    <t>3,001 Cr.</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve"> Bharath S, Shalav Saket (Overseas)</t>
-  </si>
-[...4 lines deleted...]
-    <t>3,681 Cr.</t>
   </si>
   <si>
     <t>Rohit Seksaria, Shalav Saket
 (Overseas)</t>
   </si>
   <si>
-    <t xml:space="preserve">Regular: 1.90 and Direct: 0.85 </t>
-[...4 lines deleted...]
-  <si>
     <t>Madanagopal Ramu, Shalav Saket
 (Overseas)</t>
   </si>
   <si>
-    <t>Regular:1.81 andDirect:0.77</t>
-[...26 lines deleted...]
-  <si>
     <t>Siddarth Mohta, Shalav Saket
 (Overseas)</t>
   </si>
   <si>
-    <t>Regular:2.30 andDirect:1.14</t>
-[...16 lines deleted...]
-  <si>
     <t>Anuj Bansal, Rohit Seksaria, Shalav
 Saket (Overseas)</t>
   </si>
   <si>
-    <t>Regular:2.14 andDirect:1.26</t>
-[...24 lines deleted...]
-Srivastava, Sandeep Agarwal,
+    <t>Shalav Saket (Overseas)</t>
+  </si>
+  <si>
+    <t>Rohit Seksaria</t>
+  </si>
+  <si>
+    <t>Mr. Rohit Seksaria</t>
+  </si>
+  <si>
+    <t>23 Cr</t>
+  </si>
+  <si>
+    <t>19 Cr.</t>
+  </si>
+  <si>
+    <t>MSCI ACWI TRI Index (INR)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BSE 500 TRI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BSE 500 TRI 
+</t>
+  </si>
+  <si>
+    <t>NIFTY Small Cap 100 TRI</t>
+  </si>
+  <si>
+    <t>Nifty Ultra Short Duration Debt Index A-I</t>
+  </si>
+  <si>
+    <t>Madanagopal Ramu, Sandeep Agarwal,
 Shalav Saket (Overseas)</t>
   </si>
   <si>
-    <t>Regular:2.05 andDirect:0.60</t>
-[...20 lines deleted...]
-    <t xml:space="preserve"> 8,629 Cr.</t>
+    <t>78 Cr</t>
+  </si>
+  <si>
+    <t>37 Cr</t>
+  </si>
+  <si>
+    <t>32 Cr</t>
+  </si>
+  <si>
+    <t>Regular:0.36andDirect:0.23</t>
+  </si>
+  <si>
+    <t>35 Cr</t>
+  </si>
+  <si>
+    <t>Regular:0.47andDirect:0.27</t>
+  </si>
+  <si>
+    <t>Bharath S, Sandeep Agarwal, Kumaresh Ramakrishnan</t>
+  </si>
+  <si>
+    <t>Bharath S, Sandeep Agarwal,
+Shalav Saket (Overseas)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mr. Rohit Seksaria (Equity), Mr.
+Bharath S (Equity), Mr. Sandeep
+Agarwal (Fixed Income)</t>
   </si>
   <si>
     <t>Bharath S, Clyton Richard
-Fernandes, Dwijendra Srivastava,
-Sandeep Agarwal, Shalav Saket
+Fernandes, Kumaresh
+Ramakrishnan (FI), Shalav Saket
 (Overseas)</t>
   </si>
   <si>
-    <t>Regular: 1.73 and Direct: 0.71</t>
-[...13 lines deleted...]
-    <t xml:space="preserve"> 1,642 Cr.</t>
+    <t xml:space="preserve"> Clyton Richard Fernandes, Rohit
+Seksaria (Equity Portion), ,
+Kumaresh Ramakrishnan(FI)</t>
   </si>
   <si>
     <t>Bharath S, Clyton Richard
-Fernandes, Dwijendra Srivastava</t>
-[...12 lines deleted...]
-(Gold ETFs), Shalav Saket
+Fernandes, Kumaresh
+Ramakrishnan (FI)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rohit Seksaria &amp; Clyton Richard
+Fernandes (Equity), Kumaresh
+Ramakrishnan(Fixed Income), Arjun
+Nagarajan (Gold ETFs), Shalav Saket
 (Overseas)</t>
   </si>
   <si>
-    <t xml:space="preserve"> Regular: 1.82 and Direct: 0.46 </t>
-[...15 lines deleted...]
-    <t>Bharath S, Siddarth Mohta,
+    <t>Rohit Seksaria, Kumaresh
+Ramakrishnan (FI)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Bharath S, Siddarth Mohta,
 Sandeep Agarwal (Fixed Income),
 Shalav Saket (Overseas)</t>
   </si>
   <si>
-    <t>Regular:2.17and
-[...130 lines deleted...]
-    <t>Regular: 0.58 and Direct: 0.33</t>
+    <t>Sandeep Agarwal, Kumaresh
+Ramakrishnan</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kumaresh Ramakrishnan (FI),
+Bharath S (Equity)</t>
+  </si>
+  <si>
+    <t>SUNDARAM ASSET MANAGEMENT COMPANY  DASHBOARD  - JULY 2026</t>
+  </si>
+  <si>
+    <t>Closing AUM as on July 31,2026             (in Crs)</t>
+  </si>
+  <si>
+    <t>Past performance may or may not be sustained in future. Return/investment value are as of  July 31,2026 . Returns are on a compounded annual basis for period more than one year and absolute for one-year period and computed using NAV of Regular Plan-Growth Option. Value of 10,000 invested at inception is as on July 31,2026</t>
+  </si>
+  <si>
+    <t>1,296 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.85 andDirect:1.39</t>
+  </si>
+  <si>
+    <t>3,099 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.67 andDirect:0.62</t>
+  </si>
+  <si>
+    <t>BER Regular/ Direct (in%) as on July 31,2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14,504 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.45 and Direct: 0.75</t>
+  </si>
+  <si>
+    <t>3,922 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.63 and Direct: 0.73</t>
+  </si>
+  <si>
+    <t>7,222 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.54 andDirect:0.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2,981 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular: 1.68 and Direct: 0.77 </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1,999 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.76 andDirect:0.62</t>
+  </si>
+  <si>
+    <t>902 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.96 andDirect:0.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1,495 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.82 andDirect:1.08</t>
+  </si>
+  <si>
+    <t>5,137 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.60 andDirect:0.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 979 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.93 andDirect:1.48</t>
+  </si>
+  <si>
+    <t>1,679 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.79      andDirect:0.67</t>
+  </si>
+  <si>
+    <t>1,663 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.79 andDirect:0.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 170 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:2.08 andDirect:1.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 147 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 0.90 and Direct: 0.49</t>
+  </si>
+  <si>
+    <t>9,147 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regular: 1.51 and Direct: 0.62 </t>
+  </si>
+  <si>
+    <t>1,032 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.92 and Direct: 0.65</t>
+  </si>
+  <si>
+    <t>1,682 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.79 and Direct: 0.56</t>
+  </si>
+  <si>
+    <t>3,314 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 1.58 and Direct: 0.43</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 553 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 0.82 and Direct: 0.20</t>
+  </si>
+  <si>
+    <t>1,303 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.85  and
+Direct:1.40</t>
+  </si>
+  <si>
+    <t>1,896 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:0.14 andDirect:0.06</t>
+  </si>
+  <si>
+    <t>10,633 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:0.31andDirect:0.12</t>
+  </si>
+  <si>
+    <t>2,284 Cr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Regular: 1.25 and Direct: 0.19 </t>
+  </si>
+  <si>
+    <t>433 Cr.</t>
+  </si>
+  <si>
+    <t>Regular: 0.99 and Direct: 0.34</t>
+  </si>
+  <si>
+    <t>1,692 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:0.32 andDirect:0.16</t>
+  </si>
+  <si>
+    <t>181 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:0.69 andDirect:0.24'</t>
+  </si>
+  <si>
+    <t>34 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.63andDirect:0.99D</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 620 Cr.</t>
+  </si>
+  <si>
+    <t>261 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.62andDirect:0.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 69 Cr</t>
+  </si>
+  <si>
+    <t>Regular: 0.59 and Direct: 0.35</t>
+  </si>
+  <si>
+    <t>1,068 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.90 andDirect:1.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 830 Cr.</t>
+  </si>
+  <si>
+    <t>Regular:1.99 andDirect:0.97</t>
+  </si>
+  <si>
+    <t>Regular :1.22 and Direct : 0.98</t>
+  </si>
+  <si>
+    <t>Regular :1.22 and Direct : 1.02</t>
+  </si>
+  <si>
+    <t>Regular :1.21 and Direct : 1.02</t>
+  </si>
+  <si>
+    <t>Regular :1.21 and Direct : 1.09</t>
+  </si>
+  <si>
+    <t>Regular :1.21 and Direct : 0.99</t>
+  </si>
+  <si>
+    <t>Regular :1.21 and Direct : 0.96</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="[$-409]dd\-mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="[$-409]d/mmm/yy;@"/>
     <numFmt numFmtId="166" formatCode="[$-1014009]#,##0;\(#,##0\)"/>
     <numFmt numFmtId="167" formatCode="[$-409]mmm/yy;@"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
@@ -1190,53 +1167,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1262,3541 +1236,3496 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="166" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{C3821F21-7EBA-4E66-8F92-34AE5EA59B4F}"/>
     <cellStyle name="Normal_Sheet1" xfId="1" xr:uid="{2186CCD4-35C6-4EBC-8C1D-5135BC10EC94}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>5238750</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="160" name="Picture 159">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EECA035-6FC7-4A1D-9045-C260706BE6EA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10108406" y="24133969"/>
           <a:ext cx="5238750" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>165101</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7200900</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>1499877</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3394D27-5F02-FAE0-7100-E090A9BE8464}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15132050" y="876301"/>
+          <a:ext cx="7131050" cy="1334776"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44451</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>88900</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7181851</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>1657431</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B0494AB-BD79-6331-953D-342F80A02BD7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15106651" y="2844800"/>
+          <a:ext cx="7137400" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7194550</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1461955</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B517E221-014C-DE86-7BAC-3070AFBC3284}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15100300" y="4800600"/>
+          <a:ext cx="7156450" cy="1322255"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63501</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>101601</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7132001</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1422401</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7D27BD4-AAE9-CE47-E4AF-4BE1849535F1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15125701" y="6667501"/>
+          <a:ext cx="7068500" cy="1320800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44451</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>177801</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7188201</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1492251</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E3F622C-D04E-4582-303B-8A642553411E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15106651" y="8648701"/>
+          <a:ext cx="7143750" cy="1314450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>44451</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7145643</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1339851</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E1A9DED-BF91-545E-6124-CC4C4A391C25}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15119350" y="10420351"/>
+          <a:ext cx="7088493" cy="1295400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>57151</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7150101</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1746336</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8BA8F7A-65C1-F31E-9F03-8D32053D87E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15119351" y="12363450"/>
+          <a:ext cx="7092950" cy="1663786"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>69851</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>368300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7188201</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1632015</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1472D291-1779-BA86-F7C8-945AFDA21732}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15132051" y="18364200"/>
+          <a:ext cx="7118350" cy="1263715"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>12700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7156451</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1835150</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEDB827B-1977-D047-8893-85BCB37414FA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15100301" y="19913600"/>
+          <a:ext cx="7118350" cy="1822450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>69851</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7181850</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1822451</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D2B9778-CA59-C634-BF76-9DE58869610A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15100300" y="21875751"/>
+          <a:ext cx="7143750" cy="1752600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>69851</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7181850</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>1873251</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6B3E773-399D-A332-46DC-B0495B981025}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15106650" y="23780751"/>
+          <a:ext cx="7137400" cy="1803400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>101600</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7156450</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1860550</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{765BAFC0-9F79-FC06-39C1-6538D54C81F1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15163800" y="25666700"/>
+          <a:ext cx="7054850" cy="1809750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>203200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7137400</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1390711</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DA5A84A-F893-D784-2CEB-1DE9657ACDF6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15106650" y="27724100"/>
+          <a:ext cx="7092950" cy="1187511"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>12700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7143750</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1402687</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF01E0DE-DB65-09D0-8E11-28FC1B9C44FC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15081250" y="29438600"/>
+          <a:ext cx="7124700" cy="1389987"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>31751</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7169151</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1493711</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9162DC8-8006-6350-D3B3-CD27D7ACEF2A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15093951" y="31483300"/>
+          <a:ext cx="7137400" cy="1341311"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7175501</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>1847850</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46E6A484-F88F-D272-E4C7-10FE73E67D96}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15100301" y="33254950"/>
+          <a:ext cx="7137400" cy="1828800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7146977</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1479550</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7042C1F-0A41-0A6E-EB52-E0DD3DE5D051}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15138400" y="35274250"/>
+          <a:ext cx="7070777" cy="1346200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>69850</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7156450</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>1388161</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00BFDF68-79E0-701F-CE35-3742A883C061}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15087600" y="37115750"/>
+          <a:ext cx="7131050" cy="1318311"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>146050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7131050</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1619326</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27F0680-7E4B-0242-0FFD-5108772B4525}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15119350" y="39096950"/>
+          <a:ext cx="7073900" cy="1473276"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19051</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7181850</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1841501</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{517E9818-FA9F-8E70-E986-A735D50A37DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15093950" y="40874951"/>
+          <a:ext cx="7150100" cy="1822450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>146051</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>241301</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7134967</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1524001</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AE490AB-71A2-62AA-22AE-57BF5806A872}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15208251" y="43002201"/>
+          <a:ext cx="6988916" cy="1282700"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>12701</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7162801</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1747436</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{832F3983-8880-83F3-FA19-0E0EB72994AA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15074901" y="59505850"/>
+          <a:ext cx="7150100" cy="1702986"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>19051</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7143750</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>1719721</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8A30325-F851-A570-C823-212EFEA5E8CF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15100300" y="61385451"/>
+          <a:ext cx="7105650" cy="1700670"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7156450</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>1752963</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 27">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9414800-11A9-26A5-B528-1DF1C0C1647B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15106650" y="63309500"/>
+          <a:ext cx="7112000" cy="1714863"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>63500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7143751</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>1784544</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 28">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{269133CA-F982-E264-E52C-A740445AF0DC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15100301" y="65239900"/>
+          <a:ext cx="7105650" cy="1721044"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63501</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7150101</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1765801</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 29">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B92D278-6CE6-E906-8B71-27861FC56D2A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15125701" y="67157600"/>
+          <a:ext cx="7086600" cy="1689601"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7136707</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>1562100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Picture 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB85BDBC-7BF9-B092-66AC-0DD2849B318E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15125700" y="69062600"/>
+          <a:ext cx="7073207" cy="1485900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>38101</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>31751</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7188201</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>1582767</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8847ED0F-974F-33C1-ABD9-B8031AA5593C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15100301" y="70923151"/>
+          <a:ext cx="7150100" cy="1551016"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7162800</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1563787</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFDE2750-DB80-EBC2-F47F-A17A3CAF74BA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15081250" y="72847200"/>
+          <a:ext cx="7143750" cy="1512987"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>63501</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>50801</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7158029</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>1549401</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Picture 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90F61A39-8286-E8B1-5DA3-96CB34F89631}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15125701" y="74752201"/>
+          <a:ext cx="7094528" cy="1498600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7079591</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1543050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70C3CD81-0779-D21A-B955-01905AF1B46B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15106650" y="76644500"/>
+          <a:ext cx="7035141" cy="1504950"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>82550</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>114300</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>7004406</xdr:colOff>
+      <xdr:rowOff>107950</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7442578</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>1587576</xdr:rowOff>
-[...23 lines deleted...]
-          <a:ext cx="6921856" cy="1473276"/>
+      <xdr:rowOff>1657430</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{215E8963-F6EB-ED88-3C0E-3B9761D4625E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22371050" y="2863850"/>
+          <a:ext cx="7360028" cy="1549480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>9830304</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1739982</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 37">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{361E57EE-1B08-EF76-AC11-C5E80C9814A3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22320250" y="4800600"/>
+          <a:ext cx="9798554" cy="1600282"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>9823954</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1689183</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5819CCA8-7A29-4058-36C3-FD6AD382B208}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22313900" y="6648450"/>
+          <a:ext cx="9798554" cy="1606633"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>50800</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7385427</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1720931</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 39">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A2CAE91-AD80-4F55-0DF7-AD9DE0269A3D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22339300" y="8623300"/>
+          <a:ext cx="7334627" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>127000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7410830</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1657429</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8272C637-EC02-A1DC-62E7-23FE01EDFF52}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22307550" y="10502900"/>
+          <a:ext cx="7391780" cy="1530429"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7404478</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1695530</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D995E2D4-C29D-5560-88E8-68E3CE90DAA5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22332950" y="12414250"/>
+          <a:ext cx="7360028" cy="1562180"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>88900</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
-[...39 lines deleted...]
-      <xdr:row>5</xdr:row>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>9849354</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1708233</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Picture 72">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42072774-AC7C-B985-9F3A-4C9F9E9EFA93}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22339300" y="14274800"/>
+          <a:ext cx="9798554" cy="1619333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>9881105</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>1727282</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Picture 78">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8827EEDD-CF9B-778B-5021-AEA6CD53AD68}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22352000" y="990600"/>
+          <a:ext cx="9817605" cy="1587582"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>88900</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>9849354</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>1657431</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Picture 79">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{631AE2B2-4B31-6DF9-6C17-DA5F052D667C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22339300" y="16179800"/>
+          <a:ext cx="9798554" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>146050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7455280</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1708230</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Picture 103">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E6D0200-44BE-6489-942C-ECAA6CCAAA94}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22345650" y="18141950"/>
+          <a:ext cx="7398130" cy="1562180"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>107950</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
-      <xdr:colOff>8928101</xdr:colOff>
-[...25 lines deleted...]
-          <a:ext cx="8902700" cy="1524078"/>
+      <xdr:colOff>7404479</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1689181</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Picture 108">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C965582A-14B8-6CB4-0332-3EA4DF01CDDC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22313900" y="20008850"/>
+          <a:ext cx="7379079" cy="1581231"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>9881104</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1720931</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Picture 117">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF314E83-B562-78FB-0A13-13038D9C7703}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22358350" y="21945600"/>
+          <a:ext cx="9811254" cy="1581231"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>127000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7423528</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>1733633</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Picture 118">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A880CE7-BA03-0F0F-794F-460AF4B4A697}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22358350" y="23837900"/>
+          <a:ext cx="7353678" cy="1606633"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>120650</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7429880</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1739983</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Picture 119">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FF838DC-4FB0-B148-DF24-31E9A0FC1F63}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22326600" y="25736550"/>
+          <a:ext cx="7391780" cy="1619333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>12700</xdr:colOff>
-      <xdr:row>6</xdr:row>
-[...175 lines deleted...]
-      <xdr:row>2</xdr:row>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>88900</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7404480</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1695533</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Picture 120">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777D7B4E-B356-0950-6383-B30876D21997}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22301200" y="27609800"/>
+          <a:ext cx="7391780" cy="1606633"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>82550</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7436228</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1651081</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Picture 121">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B72CF1D-A671-3266-5D84-75DA0D39CBC0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22371050" y="29508450"/>
+          <a:ext cx="7353678" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7398128</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1657431</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Picture 122">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D0E5C17-ABF0-BB35-F401-2CA9FFA1817A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22332950" y="31407100"/>
+          <a:ext cx="7353678" cy="1581231"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
-      <xdr:colOff>6998058</xdr:colOff>
-[...433 lines deleted...]
-      <xdr:colOff>31750</xdr:colOff>
+      <xdr:colOff>7385427</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>215900</xdr:rowOff>
-[...29 lines deleted...]
-          <a:ext cx="6972658" cy="1447874"/>
+      <xdr:rowOff>1759032</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Picture 123">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D7E512B-1EF6-DD1D-05A6-7498EDB76798}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22332950" y="33407350"/>
+          <a:ext cx="7340977" cy="1587582"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>25400</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>209550</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>7017109</xdr:colOff>
+      <xdr:rowOff>127000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7379078</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>1663775</xdr:rowOff>
-[...35 lines deleted...]
-      <xdr:colOff>6350</xdr:colOff>
+      <xdr:rowOff>1657429</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Picture 124">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D2FE4F-D468-4828-22B1-9607BDC06830}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22313900" y="35267900"/>
+          <a:ext cx="7353678" cy="1530429"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>21</xdr:row>
-      <xdr:rowOff>146050</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>6985359</xdr:colOff>
+      <xdr:rowOff>63500</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7398127</xdr:colOff>
       <xdr:row>21</xdr:row>
-      <xdr:rowOff>1632026</xdr:rowOff>
-[...35 lines deleted...]
-      <xdr:colOff>25400</xdr:colOff>
+      <xdr:rowOff>1632031</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Picture 125">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E70E5FE7-49B6-6EBA-FD13-68575420EFD7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22345650" y="37109400"/>
+          <a:ext cx="7340977" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
       <xdr:row>22</xdr:row>
-      <xdr:rowOff>57150</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>7017109</xdr:colOff>
+      <xdr:rowOff>31751</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7385427</xdr:colOff>
       <xdr:row>22</xdr:row>
-      <xdr:rowOff>1886044</xdr:rowOff>
-[...35 lines deleted...]
-      <xdr:colOff>19050</xdr:colOff>
+      <xdr:rowOff>1828801</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Picture 126">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F678920-5D59-7EA2-7627-8D102139D1A4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22339300" y="38982651"/>
+          <a:ext cx="7334627" cy="1797050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>101600</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>6998059</xdr:colOff>
+      <xdr:rowOff>31750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7480681</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>1574876</xdr:rowOff>
-[...23 lines deleted...]
-          <a:ext cx="6979009" cy="1473276"/>
+      <xdr:rowOff>1619332</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Picture 127">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F0C04D-CFDA-5C0C-05F7-8F2BECD8EB5F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22358350" y="40887650"/>
+          <a:ext cx="7410831" cy="1587582"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>6979008</xdr:colOff>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7398129</xdr:colOff>
       <xdr:row>48</xdr:row>
-      <xdr:rowOff>1644733</xdr:rowOff>
-[...35 lines deleted...]
-      <xdr:colOff>44450</xdr:colOff>
+      <xdr:rowOff>1739989</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Picture 128">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D074BE5C-8F7B-2B34-E4C5-245F031DA7DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22307550" y="78511400"/>
+          <a:ext cx="7379079" cy="1739989"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>24</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7372727</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1625680</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Picture 129">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8287E8C3-8D4B-8B74-A395-15CD16D8E579}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22326600" y="42837100"/>
+          <a:ext cx="7334627" cy="1549480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>349250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7429878</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1536859</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Picture 130">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1960B3E-76EB-930E-3A8B-CC9B56FBD779}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22358350" y="45370750"/>
+          <a:ext cx="7360028" cy="3092609"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>330200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7423528</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1511459</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Picture 131">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1A03FD3-529B-2D55-1493-93A182CE97E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22352000" y="49161700"/>
+          <a:ext cx="7360028" cy="3086259"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>622300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7410830</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1549559</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Picture 132">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5018EBB-079C-4BD5-3917-CD208AE51916}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22307550" y="53822600"/>
+          <a:ext cx="7391780" cy="3086259"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7391777</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1663780</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Picture 133">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EA55F41-DA33-2907-2422-71543D744E21}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22345650" y="59575700"/>
+          <a:ext cx="7334627" cy="1549480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>63500</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>127000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7385426</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>1695531</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Picture 134">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{152A0BC3-9E75-CA2F-4DBC-1FA13965EEA0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22352000" y="61493400"/>
+          <a:ext cx="7321926" cy="1568531"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7436227</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>1638378</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Picture 135">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95AE9861-D599-3002-9F31-58F3ECA758F1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22383750" y="63385700"/>
+          <a:ext cx="7340977" cy="1524078"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>50800</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7410828</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1632030</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Picture 136">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77764B86-D4F5-01E6-8932-6EE263C88033}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22339300" y="67163950"/>
+          <a:ext cx="7360028" cy="1549480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7461630</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>1739984</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Picture 137">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D387BFF-5644-6D9D-14A1-FA535B544FEB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22358350" y="65290700"/>
+          <a:ext cx="7391780" cy="1625684"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
-      <xdr:colOff>6998057</xdr:colOff>
-[...345 lines deleted...]
-      <xdr:colOff>31750</xdr:colOff>
+      <xdr:colOff>7398127</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>1695529</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Picture 138">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F379D182-DEA7-7DF2-48A2-DC7BFA0C54AD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22345650" y="69138800"/>
+          <a:ext cx="7340977" cy="1543129"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>127000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
-      <xdr:colOff>6972657</xdr:colOff>
+      <xdr:colOff>7442579</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>1600276</xdr:rowOff>
-[...67 lines deleted...]
-          <a:ext cx="6998060" cy="1435174"/>
+      <xdr:rowOff>1708231</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Picture 139">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88A7A0DC-E3DE-E452-0F16-1E7F53DA1261}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22358350" y="74828400"/>
+          <a:ext cx="7372729" cy="1581231"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>139700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7372727</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1689180</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Picture 140">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A421F77-8178-D180-B0DF-DA3705936D6B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22320250" y="72936100"/>
+          <a:ext cx="7340977" cy="1549480"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>127000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7417179</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1708231</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Picture 141">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23E5DF8E-5CE5-F78F-BC63-68527D0638C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22326600" y="76733400"/>
+          <a:ext cx="7379079" cy="1581231"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>88900</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>165100</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>6966306</xdr:colOff>
+      <xdr:rowOff>146050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>7429877</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>1638376</xdr:rowOff>
-[...519 lines deleted...]
-      <xdr:colOff>101600</xdr:colOff>
+      <xdr:rowOff>1727281</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Picture 142">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09361E40-4D80-45ED-6C0A-AC496F443AC9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="22377400" y="71037450"/>
+          <a:ext cx="7340977" cy="1581231"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>31751</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>196850</xdr:rowOff>
-[...3 lines deleted...]
-      <xdr:colOff>7150100</xdr:colOff>
+      <xdr:rowOff>44451</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7146461</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>1508105</xdr:rowOff>
-[...35 lines deleted...]
-      <xdr:colOff>76200</xdr:colOff>
+      <xdr:rowOff>1377951</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Picture 143">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{696F9329-2BD1-24BF-F549-61386BD82ED3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15093951" y="14230351"/>
+          <a:ext cx="7114710" cy="1333500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>69850</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>31750</xdr:rowOff>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>7073900</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>1796857</xdr:rowOff>
-[...23 lines deleted...]
-          <a:ext cx="6997700" cy="1765107"/>
+      <xdr:rowOff>1752685</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Picture 144">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD33EB4D-4CD3-562F-DAFC-826A461E080A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15132050" y="16186150"/>
+          <a:ext cx="7004050" cy="1657435"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>25401</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>120650</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7141147</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1492249</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Picture 145">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08230002-A209-7786-9E8E-6A5CBB09616A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15087601" y="45142150"/>
+          <a:ext cx="7115746" cy="1371599"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>146050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7118350</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1538836</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Picture 146">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62D9157F-CA2F-4D30-1D9D-E6EE3B0FB1E9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15157450" y="47072550"/>
+          <a:ext cx="7023100" cy="1392786"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>63501</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7191813</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1441451</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Picture 147">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625872C9-BC30-CAFA-6FD1-95E503B1EAA3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15081250" y="48895001"/>
+          <a:ext cx="7172763" cy="1377950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
-      <xdr:row>11</xdr:row>
-[...87 lines deleted...]
-      <xdr:row>13</xdr:row>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>127000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7124700</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1495637</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Picture 148">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B95DC4FE-1D5E-8061-2B7A-C186658639C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15100300" y="50863500"/>
+          <a:ext cx="7086600" cy="1368637"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>203200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>7093901</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>1562100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Picture 149">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6FDDB71-F081-46BA-5F50-5477FE402FED}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15176500" y="53403500"/>
+          <a:ext cx="6979601" cy="1358900"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>57151</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>7169970</xdr:colOff>
-[...42 lines deleted...]
-      <xdr:col>10</xdr:col>
       <xdr:colOff>7156451</xdr:colOff>
-      <xdr:row>14</xdr:row>
-[...696 lines deleted...]
-      <xdr:colOff>19051</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>69850</xdr:rowOff>
-[...408 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{273E7088-18C9-359E-F8C5-48B719049D35}"/>
+      <xdr:rowOff>2133700</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Picture 150">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F28CF3A-FC3C-CC8B-6E1F-8D79B239E088}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="15240001" y="74447400"/>
-[...44 lines deleted...]
-          <a:ext cx="7079492" cy="1517650"/>
+          <a:off x="15119351" y="55549800"/>
+          <a:ext cx="7099300" cy="1943200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5051,1616 +4980,1616 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSBAF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/MIPF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFCF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2017_150517_111250.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMMF" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/EMF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SUNONF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IAF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSDF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FIPF" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLCF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/LTTAF3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAHF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSBCF" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSDYF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/TSF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2026_100426_110122.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_10_2017_141117_125836.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/USTF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMCF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMFF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/NHEW" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSUSDF" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMCF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_7_2017_170817_112423.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/GAF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SBPDF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSCF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/RIFF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FSOF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_3_2017_190417_153221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SESF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/BSF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMAAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSETSF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Downloads_Pdf/Portfolio_Archives/2026/May/Equity/SUNIPA.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSBAF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/MIPF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFCF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_4_2017_150517_111250.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMMF" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/EMF" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SUNONF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IAF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSDF" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FIPF" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLCF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSF" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/LTTAF3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAHF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSSBCF" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSDYF" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/TSF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/Long_Term_Tax_Advantage_Fund/Long_Term_Tax_Advantage_Fund_8_2026_100826_155605.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_10_2017_141117_125836.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSLF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/USTF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SMCF" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMFF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/NHEW" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSUSDF" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMCF" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_7_2017_170817_112423.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/GAF" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSAF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SBPDF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSFF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SSCF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/RIFF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/FSOF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/uploaddir/individual_factsheet/long_term_tax_advantage_series_3/Long_Term_Tax_Advantage_Series_3_3_2017_190417_153221.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/SESF" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/BSF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSMAAF" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Report/IFSETSF" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sundarammutual.com/Downloads_Pdf/Portfolio_Archives/2026/Jul/Equity/SUNIPA.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95621368-C8CD-4DC0-B933-D14C9F72AA92}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A42" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="E1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="K48" sqref="K48"/>
+      <selection pane="topRight" activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="43.7265625" style="8" customWidth="1"/>
     <col min="2" max="2" width="49.453125" style="9" customWidth="1"/>
     <col min="3" max="3" width="12.1796875" style="5" customWidth="1"/>
     <col min="4" max="5" width="20.7265625" style="7" customWidth="1"/>
     <col min="6" max="6" width="12.7265625" style="7" customWidth="1"/>
     <col min="7" max="7" width="16.7265625" style="7" customWidth="1"/>
-    <col min="8" max="8" width="15.7265625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="13.90625" style="7" customWidth="1"/>
     <col min="9" max="10" width="12.7265625" style="7" customWidth="1"/>
     <col min="11" max="11" width="103.453125" style="4" customWidth="1"/>
-    <col min="12" max="12" width="129.08984375" style="4" customWidth="1"/>
+    <col min="12" max="12" width="143.81640625" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
-        <v>160</v>
+        <v>189</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
-      <c r="H1" s="43"/>
+      <c r="H1" s="42"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
     </row>
-    <row r="2" spans="1:12" ht="42" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:12" ht="53" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="I2" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="J2" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="J2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" s="2" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="22" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>86</v>
+      </c>
+      <c r="C3" s="32" t="s">
+        <v>47</v>
       </c>
       <c r="D3" s="22" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E3" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F3" s="22" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G3" s="22" t="s">
-        <v>165</v>
-[...10 lines deleted...]
-      <c r="K3" s="46"/>
+        <v>153</v>
+      </c>
+      <c r="H3" s="43" t="s">
+        <v>192</v>
+      </c>
+      <c r="I3" s="43" t="s">
+        <v>193</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K3" s="45"/>
       <c r="L3" s="14"/>
     </row>
     <row r="4" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="22" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B4" s="22" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>87</v>
+      </c>
+      <c r="C4" s="32" t="s">
+        <v>52</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E4" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G4" s="22" t="s">
-        <v>167</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>155</v>
+      </c>
+      <c r="H4" s="43" t="s">
+        <v>194</v>
+      </c>
+      <c r="I4" s="43" t="s">
+        <v>195</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
     </row>
     <row r="5" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>42</v>
+      </c>
+      <c r="C5" s="32" t="s">
+        <v>52</v>
       </c>
       <c r="D5" s="22" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="F5" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G5" s="22" t="s">
-        <v>171</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>156</v>
+      </c>
+      <c r="H5" s="43" t="s">
+        <v>197</v>
+      </c>
+      <c r="I5" s="43" t="s">
+        <v>198</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
     </row>
     <row r="6" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="22" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B6" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="F6" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G6" s="22" t="s">
-        <v>174</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>157</v>
+      </c>
+      <c r="H6" s="43" t="s">
+        <v>199</v>
+      </c>
+      <c r="I6" s="43" t="s">
+        <v>200</v>
+      </c>
+      <c r="J6" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
     </row>
     <row r="7" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>88</v>
+      </c>
+      <c r="C7" s="32" t="s">
+        <v>59</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="E7" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F7" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G7" s="22" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>158</v>
+      </c>
+      <c r="H7" s="53" t="s">
+        <v>201</v>
+      </c>
+      <c r="I7" s="43" t="s">
+        <v>202</v>
+      </c>
+      <c r="J7" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
     </row>
     <row r="8" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="22" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="C8" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C8" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="E8" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" s="22" t="s">
         <v>157</v>
       </c>
-      <c r="D8" s="22" t="s">
-[...18 lines deleted...]
-        <v>44</v>
+      <c r="H8" s="43" t="s">
+        <v>203</v>
+      </c>
+      <c r="I8" s="43" t="s">
+        <v>204</v>
+      </c>
+      <c r="J8" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
     </row>
     <row r="9" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="22" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>119</v>
+      </c>
+      <c r="C9" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="D9" s="22" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E9" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F9" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G9" s="22" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>179</v>
+      </c>
+      <c r="H9" s="43" t="s">
+        <v>205</v>
+      </c>
+      <c r="I9" s="43" t="s">
+        <v>206</v>
+      </c>
+      <c r="J9" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K9" s="14"/>
       <c r="L9" s="14"/>
     </row>
     <row r="10" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="11" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B10" s="22" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>90</v>
+      </c>
+      <c r="C10" s="32" t="s">
+        <v>63</v>
       </c>
       <c r="D10" s="11" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E10" s="22" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F10" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G10" s="22" t="s">
-        <v>167</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>155</v>
+      </c>
+      <c r="H10" s="43" t="s">
+        <v>254</v>
+      </c>
+      <c r="I10" s="43" t="s">
+        <v>255</v>
+      </c>
+      <c r="J10" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
     </row>
     <row r="11" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="11" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>91</v>
+      </c>
+      <c r="C11" s="32" t="s">
+        <v>65</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E11" s="22" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="F11" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G11" s="22" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="H11" s="22" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>256</v>
+      </c>
+      <c r="I11" s="43" t="s">
+        <v>257</v>
+      </c>
+      <c r="J11" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K11" s="14"/>
       <c r="L11" s="14"/>
     </row>
     <row r="12" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="22" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="B12" s="22" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="C12" s="47">
+        <v>139</v>
+      </c>
+      <c r="C12" s="46">
         <v>45839</v>
       </c>
       <c r="D12" s="22" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="E12" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F12" s="22" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G12" s="22" t="s">
-        <v>190</v>
-[...10 lines deleted...]
-      <c r="K12" s="44"/>
+        <v>180</v>
+      </c>
+      <c r="H12" s="43" t="s">
+        <v>207</v>
+      </c>
+      <c r="I12" s="43" t="s">
+        <v>208</v>
+      </c>
+      <c r="J12" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" s="43"/>
       <c r="L12" s="14"/>
     </row>
     <row r="13" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="22" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B13" s="22" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>115</v>
+      </c>
+      <c r="C13" s="32" t="s">
+        <v>66</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E13" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>116</v>
+      </c>
+      <c r="F13" s="47" t="s">
+        <v>41</v>
       </c>
       <c r="G13" s="22" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>160</v>
+      </c>
+      <c r="H13" s="44" t="s">
+        <v>209</v>
+      </c>
+      <c r="I13" s="54" t="s">
+        <v>210</v>
+      </c>
+      <c r="J13" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K13" s="14"/>
       <c r="L13" s="14"/>
     </row>
     <row r="14" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="22" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B14" s="22" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>92</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>69</v>
       </c>
       <c r="D14" s="11" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>111</v>
+      </c>
+      <c r="F14" s="47" t="s">
+        <v>41</v>
       </c>
       <c r="G14" s="22" t="s">
-        <v>174</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>157</v>
+      </c>
+      <c r="H14" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="I14" s="54" t="s">
+        <v>212</v>
+      </c>
+      <c r="J14" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
     </row>
     <row r="15" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B15" s="22" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>93</v>
+      </c>
+      <c r="C15" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>71</v>
       </c>
       <c r="E15" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F15" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G15" s="22" t="s">
-        <v>187</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>159</v>
+      </c>
+      <c r="H15" s="43" t="s">
+        <v>213</v>
+      </c>
+      <c r="I15" s="43" t="s">
+        <v>214</v>
+      </c>
+      <c r="J15" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
     </row>
     <row r="16" spans="1:12" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="22" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>94</v>
+      </c>
+      <c r="C16" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>43</v>
       </c>
       <c r="E16" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F16" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G16" s="22" t="s">
-        <v>174</v>
-[...10 lines deleted...]
-      <c r="L16" s="51"/>
+        <v>157</v>
+      </c>
+      <c r="H16" s="43" t="s">
+        <v>215</v>
+      </c>
+      <c r="I16" s="43" t="s">
+        <v>216</v>
+      </c>
+      <c r="J16" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="L16" s="50"/>
     </row>
     <row r="17" spans="1:12" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="22" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>137</v>
+      </c>
+      <c r="C17" s="32" t="s">
+        <v>134</v>
       </c>
       <c r="D17" s="22" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="E17" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>116</v>
+      </c>
+      <c r="F17" s="47" t="s">
+        <v>41</v>
       </c>
       <c r="G17" s="22" t="s">
-        <v>202</v>
-[...11 lines deleted...]
-      <c r="L17" s="52"/>
+        <v>171</v>
+      </c>
+      <c r="H17" s="55" t="s">
+        <v>217</v>
+      </c>
+      <c r="I17" s="54" t="s">
+        <v>218</v>
+      </c>
+      <c r="J17" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K17" s="49"/>
+      <c r="L17" s="51"/>
     </row>
     <row r="18" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="22" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="B18" s="22" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>95</v>
+      </c>
+      <c r="C18" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>166</v>
       </c>
       <c r="E18" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F18" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G18" s="22" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>161</v>
+      </c>
+      <c r="H18" s="43" t="s">
+        <v>219</v>
+      </c>
+      <c r="I18" s="43" t="s">
+        <v>220</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K18" s="14"/>
     </row>
     <row r="19" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="22" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>96</v>
+      </c>
+      <c r="C19" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>112</v>
       </c>
       <c r="E19" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F19" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G19" s="22" t="s">
-        <v>208</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>162</v>
+      </c>
+      <c r="H19" s="43" t="s">
+        <v>221</v>
+      </c>
+      <c r="I19" s="43" t="s">
+        <v>222</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K19" s="14"/>
       <c r="L19" s="14"/>
     </row>
     <row r="20" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="22" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B20" s="22" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>97</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>79</v>
       </c>
       <c r="D20" s="22" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E20" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F20" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G20" s="22" t="s">
-        <v>211</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>181</v>
+      </c>
+      <c r="H20" s="43" t="s">
+        <v>223</v>
+      </c>
+      <c r="I20" s="43" t="s">
+        <v>224</v>
+      </c>
+      <c r="J20" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
     </row>
     <row r="21" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="34" t="s">
-[...27 lines deleted...]
-        <v>44</v>
+      <c r="A21" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>98</v>
+      </c>
+      <c r="C21" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="F21" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>182</v>
+      </c>
+      <c r="H21" s="43" t="s">
+        <v>225</v>
+      </c>
+      <c r="I21" s="43" t="s">
+        <v>226</v>
+      </c>
+      <c r="J21" s="36" t="s">
+        <v>39</v>
       </c>
       <c r="K21" s="14"/>
     </row>
     <row r="22" spans="1:12" s="14" customFormat="1" ht="150" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="22" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B22" s="22" t="s">
-        <v>105</v>
-[...8 lines deleted...]
-        <v>122</v>
+        <v>99</v>
+      </c>
+      <c r="C22" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>116</v>
       </c>
       <c r="F22" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G22" s="22" t="s">
-        <v>217</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>183</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>227</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>228</v>
+      </c>
+      <c r="J22" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="22" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="B23" s="22" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>136</v>
+      </c>
+      <c r="C23" s="32" t="s">
+        <v>151</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="E23" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F23" s="22" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G23" s="22" t="s">
-        <v>220</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>184</v>
+      </c>
+      <c r="H23" s="55" t="s">
+        <v>229</v>
+      </c>
+      <c r="I23" s="43" t="s">
+        <v>230</v>
+      </c>
+      <c r="J23" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K23" s="14"/>
       <c r="L23" s="14"/>
     </row>
     <row r="24" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="22" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B24" s="22" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>100</v>
+      </c>
+      <c r="C24" s="32" t="s">
+        <v>103</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E24" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F24" s="11" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="G24" s="22" t="s">
-        <v>223</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>185</v>
+      </c>
+      <c r="H24" s="55" t="s">
+        <v>231</v>
+      </c>
+      <c r="I24" s="43" t="s">
+        <v>232</v>
+      </c>
+      <c r="J24" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K24" s="14"/>
       <c r="L24" s="14"/>
     </row>
     <row r="25" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="22" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B25" s="22" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>143</v>
+      </c>
+      <c r="C25" s="32" t="s">
+        <v>142</v>
       </c>
       <c r="D25" s="22" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E25" s="22" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F25" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="G25" s="22" t="s">
-        <v>226</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>186</v>
+      </c>
+      <c r="H25" s="43" t="s">
+        <v>233</v>
+      </c>
+      <c r="I25" s="43" t="s">
+        <v>234</v>
+      </c>
+      <c r="J25" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A26" s="19"/>
       <c r="B26" s="19"/>
       <c r="C26" s="28"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
-      <c r="H26" s="40"/>
+      <c r="H26" s="39"/>
       <c r="I26" s="18"/>
       <c r="J26" s="16"/>
       <c r="K26" s="17"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A27" s="27" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B27" s="19"/>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
-      <c r="H27" s="40"/>
+      <c r="H27" s="39"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
     </row>
     <row r="28" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="24" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>7</v>
+      </c>
+      <c r="B28" s="40" t="s">
+        <v>45</v>
       </c>
       <c r="C28" s="25">
         <v>43187</v>
       </c>
-      <c r="D28" s="29" t="s">
-        <v>5</v>
+      <c r="D28" s="57" t="s">
+        <v>167</v>
       </c>
       <c r="E28" s="23" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="23" t="s">
-        <v>228</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>163</v>
+      </c>
+      <c r="H28" s="44" t="s">
+        <v>176</v>
+      </c>
+      <c r="I28" s="43" t="s">
+        <v>258</v>
+      </c>
+      <c r="J28" s="61" t="s">
+        <v>39</v>
       </c>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
     </row>
     <row r="29" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="24" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>8</v>
+      </c>
+      <c r="B29" s="40" t="s">
+        <v>45</v>
       </c>
       <c r="C29" s="25">
         <v>43286</v>
       </c>
-      <c r="D29" s="24" t="s">
-        <v>10</v>
+      <c r="D29" s="23" t="s">
+        <v>168</v>
       </c>
       <c r="E29" s="23" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G29" s="23" t="s">
-        <v>228</v>
-[...7 lines deleted...]
-      <c r="J29" s="59"/>
+        <v>163</v>
+      </c>
+      <c r="H29" s="44" t="s">
+        <v>164</v>
+      </c>
+      <c r="I29" s="43" t="s">
+        <v>259</v>
+      </c>
+      <c r="J29" s="62"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
     </row>
     <row r="30" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="24" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>9</v>
+      </c>
+      <c r="B30" s="40" t="s">
+        <v>44</v>
       </c>
       <c r="C30" s="25">
         <v>42692</v>
       </c>
-      <c r="D30" s="29" t="s">
-        <v>12</v>
+      <c r="D30" s="57" t="s">
+        <v>169</v>
       </c>
       <c r="E30" s="23" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="23" t="s">
-        <v>228</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>163</v>
+      </c>
+      <c r="H30" s="44" t="s">
+        <v>172</v>
+      </c>
+      <c r="I30" s="43" t="s">
+        <v>260</v>
+      </c>
+      <c r="J30" s="60" t="s">
+        <v>39</v>
       </c>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
     </row>
     <row r="31" spans="1:12" ht="194.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="24" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>10</v>
+      </c>
+      <c r="B31" s="40" t="s">
+        <v>46</v>
       </c>
       <c r="C31" s="25">
         <v>42818</v>
       </c>
-      <c r="D31" s="29" t="s">
-        <v>12</v>
+      <c r="D31" s="57" t="s">
+        <v>169</v>
       </c>
       <c r="E31" s="23" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G31" s="23" t="s">
-        <v>228</v>
-[...7 lines deleted...]
-      <c r="J31" s="57"/>
+        <v>163</v>
+      </c>
+      <c r="H31" s="44" t="s">
+        <v>173</v>
+      </c>
+      <c r="I31" s="43" t="s">
+        <v>261</v>
+      </c>
+      <c r="J31" s="60"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
     <row r="32" spans="1:12" ht="170.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="24" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>11</v>
+      </c>
+      <c r="B32" s="40" t="s">
+        <v>46</v>
       </c>
       <c r="C32" s="25">
         <v>42921</v>
       </c>
-      <c r="D32" s="29" t="s">
-        <v>12</v>
+      <c r="D32" s="57" t="s">
+        <v>169</v>
       </c>
       <c r="E32" s="23" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G32" s="23" t="s">
-        <v>228</v>
-[...7 lines deleted...]
-      <c r="J32" s="57"/>
+        <v>163</v>
+      </c>
+      <c r="H32" s="44" t="s">
+        <v>174</v>
+      </c>
+      <c r="I32" s="43" t="s">
+        <v>262</v>
+      </c>
+      <c r="J32" s="60"/>
       <c r="K32" s="14"/>
       <c r="L32" s="14"/>
     </row>
     <row r="33" spans="1:12" ht="200.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="24" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>12</v>
+      </c>
+      <c r="B33" s="40" t="s">
+        <v>46</v>
       </c>
       <c r="C33" s="25">
         <v>43006</v>
       </c>
-      <c r="D33" s="29" t="s">
-        <v>12</v>
+      <c r="D33" s="57" t="s">
+        <v>169</v>
       </c>
       <c r="E33" s="23" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G33" s="23" t="s">
-        <v>228</v>
-[...7 lines deleted...]
-      <c r="J33" s="57"/>
+        <v>163</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>173</v>
+      </c>
+      <c r="I33" s="43" t="s">
+        <v>263</v>
+      </c>
+      <c r="J33" s="60"/>
       <c r="K33" s="14"/>
       <c r="L33" s="14"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A34" s="19"/>
       <c r="B34" s="19"/>
       <c r="C34" s="26"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="13"/>
       <c r="I34" s="20"/>
       <c r="J34" s="16"/>
     </row>
     <row r="35" spans="1:12" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
     </row>
     <row r="36" spans="1:12" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B36" s="5"/>
     </row>
     <row r="37" spans="1:12" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="5"/>
     </row>
-    <row r="38" spans="1:12" ht="42" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:12" ht="56" x14ac:dyDescent="0.3">
       <c r="A38" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="G38" s="62" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="G38" s="56" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>190</v>
       </c>
       <c r="I38" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="J38" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="J38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K38" s="2" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="L38" s="2" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B39" s="11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C39" s="10">
         <v>43544</v>
       </c>
       <c r="D39" s="11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E39" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>116</v>
+      </c>
+      <c r="F39" s="49" t="s">
+        <v>152</v>
       </c>
       <c r="G39" s="22" t="s">
-        <v>241</v>
-[...11 lines deleted...]
-      <c r="L39" s="30"/>
+        <v>187</v>
+      </c>
+      <c r="H39" s="52" t="s">
+        <v>235</v>
+      </c>
+      <c r="I39" s="43" t="s">
+        <v>236</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
     </row>
     <row r="40" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="22" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C40" s="10">
-        <v>38698</v>
+        <v>38229</v>
       </c>
       <c r="D40" s="22" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E40" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>116</v>
+      </c>
+      <c r="F40" s="49" t="s">
+        <v>152</v>
       </c>
       <c r="G40" s="22" t="s">
-        <v>241</v>
-[...11 lines deleted...]
-      <c r="L40" s="30"/>
+        <v>187</v>
+      </c>
+      <c r="H40" s="52" t="s">
+        <v>237</v>
+      </c>
+      <c r="I40" s="48" t="s">
+        <v>238</v>
+      </c>
+      <c r="J40" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
     </row>
     <row r="41" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="22" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="B41" s="22" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C41" s="33">
+        <v>22</v>
+      </c>
+      <c r="C41" s="32">
         <v>43640</v>
       </c>
       <c r="D41" s="22" t="s">
-        <v>131</v>
+        <v>170</v>
       </c>
       <c r="E41" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>116</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>23</v>
       </c>
       <c r="G41" s="22" t="s">
-        <v>246</v>
-[...11 lines deleted...]
-      <c r="L41" s="30"/>
+        <v>187</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="I41" s="48" t="s">
+        <v>240</v>
+      </c>
+      <c r="J41" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K41" s="29"/>
+      <c r="L41" s="29"/>
     </row>
     <row r="42" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="22" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B42" s="22" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C42" s="33">
+        <v>25</v>
+      </c>
+      <c r="C42" s="32">
         <v>39195</v>
       </c>
       <c r="D42" s="22" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="E42" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>116</v>
+      </c>
+      <c r="F42" s="49" t="s">
+        <v>152</v>
       </c>
       <c r="G42" s="22" t="s">
-        <v>246</v>
-[...11 lines deleted...]
-      <c r="L42" s="30"/>
+        <v>187</v>
+      </c>
+      <c r="H42" s="44" t="s">
+        <v>241</v>
+      </c>
+      <c r="I42" s="48" t="s">
+        <v>242</v>
+      </c>
+      <c r="J42" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
     </row>
     <row r="43" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="22" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B43" s="22" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="C43" s="38">
+        <v>27</v>
+      </c>
+      <c r="C43" s="37">
         <v>43369</v>
       </c>
       <c r="D43" s="22" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="E43" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>116</v>
+      </c>
+      <c r="F43" s="49" t="s">
+        <v>152</v>
       </c>
       <c r="G43" s="22" t="s">
-        <v>251</v>
+        <v>187</v>
       </c>
       <c r="H43" s="22" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-      <c r="L43" s="30"/>
+        <v>243</v>
+      </c>
+      <c r="I43" s="48" t="s">
+        <v>244</v>
+      </c>
+      <c r="J43" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
     </row>
     <row r="44" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="22" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B44" s="22" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C44" s="3">
         <v>37504</v>
       </c>
       <c r="D44" s="22" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="E44" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>116</v>
+      </c>
+      <c r="F44" s="49" t="s">
+        <v>23</v>
       </c>
       <c r="G44" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="H44" s="52" t="s">
+        <v>245</v>
+      </c>
+      <c r="I44" s="48" t="s">
         <v>246</v>
       </c>
-      <c r="H44" s="53" t="s">
-[...9 lines deleted...]
-      <c r="L44" s="30"/>
+      <c r="J44" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K44" s="29"/>
+      <c r="L44" s="29"/>
     </row>
     <row r="45" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" s="37">
+        <v>35782</v>
+      </c>
+      <c r="D45" s="22" t="s">
         <v>128</v>
       </c>
-      <c r="B45" s="22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E45" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>116</v>
+      </c>
+      <c r="F45" s="49" t="s">
+        <v>30</v>
       </c>
       <c r="G45" s="22" t="s">
-        <v>246</v>
-[...11 lines deleted...]
-      <c r="L45" s="30"/>
+        <v>187</v>
+      </c>
+      <c r="H45" s="52" t="s">
+        <v>247</v>
+      </c>
+      <c r="I45" s="48" t="s">
+        <v>248</v>
+      </c>
+      <c r="J45" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K45" s="29"/>
+      <c r="L45" s="29"/>
     </row>
     <row r="46" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="22" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B46" s="22" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C46" s="39">
+        <v>32</v>
+      </c>
+      <c r="C46" s="38">
         <v>39895</v>
       </c>
       <c r="D46" s="22" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="E46" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>116</v>
+      </c>
+      <c r="F46" s="49" t="s">
+        <v>30</v>
       </c>
       <c r="G46" s="22" t="s">
-        <v>257</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>187</v>
+      </c>
+      <c r="H46" s="44" t="s">
+        <v>249</v>
+      </c>
+      <c r="I46" s="48" t="s">
+        <v>177</v>
+      </c>
+      <c r="J46" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="K46"/>
-      <c r="L46" s="30"/>
+      <c r="L46" s="29"/>
     </row>
     <row r="47" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="22" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="B47" s="22" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C47" s="3">
         <v>39895</v>
       </c>
       <c r="D47" s="22" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E47" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>116</v>
+      </c>
+      <c r="F47" s="49" t="s">
+        <v>23</v>
       </c>
       <c r="G47" s="22" t="s">
-        <v>261</v>
-[...11 lines deleted...]
-      <c r="L47" s="30"/>
+        <v>187</v>
+      </c>
+      <c r="H47" s="41" t="s">
+        <v>250</v>
+      </c>
+      <c r="I47" s="48" t="s">
+        <v>175</v>
+      </c>
+      <c r="J47" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
     </row>
     <row r="48" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="22" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="B48" s="22" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C48" s="3">
         <v>40245</v>
       </c>
       <c r="D48" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="F48" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="G48" s="22" t="s">
+        <v>188</v>
+      </c>
+      <c r="H48" s="41" t="s">
+        <v>165</v>
+      </c>
+      <c r="I48" s="48" t="s">
+        <v>251</v>
+      </c>
+      <c r="J48" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="E48" s="22" t="s">
-[...18 lines deleted...]
-      <c r="L48" s="30"/>
+      <c r="K48" s="29"/>
+      <c r="L48" s="29"/>
     </row>
     <row r="49" spans="1:12" ht="150" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="22" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="B49" s="22" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>146</v>
+      </c>
+      <c r="C49" s="32" t="s">
+        <v>147</v>
       </c>
       <c r="D49" s="22" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E49" s="22" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>116</v>
+      </c>
+      <c r="F49" s="49" t="s">
+        <v>116</v>
       </c>
       <c r="G49" s="22" t="s">
-        <v>266</v>
-[...11 lines deleted...]
-        <v>156</v>
+        <v>178</v>
+      </c>
+      <c r="H49" s="43" t="s">
+        <v>252</v>
+      </c>
+      <c r="I49" s="48" t="s">
+        <v>253</v>
+      </c>
+      <c r="J49" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="K49" s="52" t="s">
+        <v>149</v>
       </c>
       <c r="L49" s="14"/>
     </row>
     <row r="50" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="55" t="s">
-[...3 lines deleted...]
-      <c r="C50" s="56"/>
+      <c r="A50" s="58" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" s="59"/>
+      <c r="C50" s="59"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A51" s="56"/>
-[...1 lines deleted...]
-      <c r="C51" s="56"/>
+      <c r="A51" s="59"/>
+      <c r="B51" s="59"/>
+      <c r="C51" s="59"/>
       <c r="D51" s="12"/>
       <c r="E51" s="12"/>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A52" s="56"/>
-[...1 lines deleted...]
-      <c r="C52" s="56"/>
+      <c r="A52" s="59"/>
+      <c r="B52" s="59"/>
+      <c r="C52" s="59"/>
       <c r="D52" s="12"/>
       <c r="E52" s="12"/>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A53" s="56"/>
-[...1 lines deleted...]
-      <c r="C53" s="56"/>
+      <c r="A53" s="59"/>
+      <c r="B53" s="59"/>
+      <c r="C53" s="59"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
     </row>
     <row r="54" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A54" s="56"/>
-[...1 lines deleted...]
-      <c r="C54" s="56"/>
+      <c r="A54" s="59"/>
+      <c r="B54" s="59"/>
+      <c r="C54" s="59"/>
       <c r="D54" s="12"/>
       <c r="E54" s="12"/>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.3">
-      <c r="A55" s="56"/>
-[...1 lines deleted...]
-      <c r="C55" s="56"/>
+      <c r="A55" s="59"/>
+      <c r="B55" s="59"/>
+      <c r="C55" s="59"/>
       <c r="D55" s="12"/>
       <c r="E55" s="12"/>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A56" s="12"/>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A50:C55"/>
     <mergeCell ref="J30:J33"/>
     <mergeCell ref="J28:J29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J14" r:id="rId1" xr:uid="{EED691CB-F686-4199-BDD8-494DD4F3F528}"/>
     <hyperlink ref="J15" r:id="rId2" xr:uid="{785D801B-7085-4AEB-9A56-A9ABA09A2BAB}"/>
     <hyperlink ref="J30" r:id="rId3" xr:uid="{38AE5F6A-3F21-4654-B7AA-814F3F437981}"/>
     <hyperlink ref="J30:J31" r:id="rId4" display="Portfolio" xr:uid="{06B4FC7C-BB92-43E3-85DA-17EF917004BB}"/>
     <hyperlink ref="J30:J32" r:id="rId5" display="Portfolio" xr:uid="{45196E7A-8816-4136-B9AD-0DEB5116C153}"/>
     <hyperlink ref="J30:J33" r:id="rId6" display="Portfolio" xr:uid="{40CBF78D-A1ED-4900-A0EC-FF354127CE27}"/>
     <hyperlink ref="J39" r:id="rId7" xr:uid="{415E0694-E448-4A28-AFDF-CCFC99E10BCC}"/>
     <hyperlink ref="J16" r:id="rId8" xr:uid="{EE215BAD-6F72-44D7-BAF4-31E20608F749}"/>